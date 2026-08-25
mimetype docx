--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я заключил призрачный брак, — добавил он.</w:t>
+        <w:t>— Я сыграл призрачную свадьбу, — добавил он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Присмотревшись, он увидел, что они оба были родом из посёлка Динъян. Название показалось знакомым. Лу Инцзю вернулся к делу Цзи Цай и прочитал: «С декабря 2018 по август 2020 участвовала в программе по борьбе с бедностью „Дорога к мечте“, работала учителем в начальной школе посёлка Динъян, провинция ХХ, город ХХ. Проявила себя как увлечённый и активный работник».</w:t>
+        <w:t>Присмотревшись, он увидел, что они оба были родом из посёлка Динъян. Название показалось знакомым. Лу Инцзю вернулся к делу Цзи Цай и прочитал: «С декабря 2018 по август 2020 участвовала в программе по борьбе с бедностью „Дорога к мечте“, работала учителем в начальной школе «Динъян», провинция ХХ, город ХХ. Проявила себя как увлечённый и активный работник».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>