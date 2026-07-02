--- v0 (2026-05-09)
+++ v1 (2026-07-02)
@@ -10094,51 +10094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Видите амулет у него на шее? Это не просто украшение, а особый проклятый талисман. И вырезана на нём не бодхисаттва, а какое-то злое божество. Именно этот талисман подавлял на нём энергию Инь, поэтому я ничего не чувствовал.</w:t>
+        <w:t>— Видите амулет у него на шее? Это не просто украшение, а особая Проклятая табличка. И вырезана на нём не бодхисаттва, а какое-то злое божество. Именно этот талисман подавлял на нём энергию Инь, поэтому я ничего не чувствовал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -10350,51 +10350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Во-первых, выясните, кто дал ему этот проклятый талисман. Во-вторых, узнайте, кто девушка Ван Юйдуна. И всё.</w:t>
+        <w:t>— Во-первых, выясните, кто дал ему эту Проклятую табличку. Во-вторых, узнайте, кто девушка Ван Юйдуна. И всё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>