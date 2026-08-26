--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверняка это учитель явился ему во сне. Он беспокоился, что ученик живёт один, и поэтому послал этогоглупого мальчишку (простака), чтобы тот стал ему другом.</w:t>
+        <w:t>Наверняка это учитель явился ему во сне. Он беспокоился, что ученик живёт один, и поэтому послал этого глупого мальчишку, чтобы тот стал ему другом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,83 +4750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С самого начала своего пути совершенствования искусство меча было первым, с чем познакомился Чу Вэй. Поскольку его учитель был мечником, он, можно сказать, вошёл на этот путь через меч.</w:t>
-[...31 lines deleted...]
-        <w:t>Но, по словам учителя, в современном мире духовной энергии было мало, и совершенствующихся почти не осталось. Достаточно было овладеть основами. Если же упорно продолжать, то можно было достичь и большего.</w:t>
+        <w:t>С самого начала своего пути совершенствования искусство меча было первым, с чем познакомился Чу Вэй. Поскольку его учитель был культиватором меча, он, можно сказать, вошёл на этот путь через меч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, по словам учителя, в современном мире духовной ци было мало, и совершенствующихся почти не осталось. Достаточно было овладеть основами. Если же упорно продолжать, то можно было достичь и большего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5422,51 +5422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этими словами фигура в тёмно-пурпурном халате закружилась в танце в пустом парке.</w:t>
+        <w:t>С этими словами фигура в черном халате закружилась в танце в пустом парке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>