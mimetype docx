--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разве Чу Вэй не поймал уже этих мстительных духов?</w:t>
+        <w:t>Разве Чу Вэй не поймал уже этих свирепых призраков?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они убили семерых, и теперь эти люди, став мстительными духами, вернулись, чтобы отомстить.</w:t>
+        <w:t>Они убили семерых, и теперь эти люди, став свирепыми призраками, вернулись, чтобы отомстить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В отличие от того даоса, в этих двоих он сразу признал не шарлатанов. Их тела окружал едва заметный слой духовной энергии — они определённо были практикующими.</w:t>
+        <w:t>В отличие от того даоса, в этих двоих он сразу признал не шарлатанов. Их тела окружал едва заметный слой духовной ци — они определённо были практикующими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В этом мире всё связано причинно-следственными связями, и воздаяние неизбежно. Я уже говорил: чтобы спасти людей, нужно сначала спасти души. Только упокоив эти не нашедшие покоя души, можно избавиться от этой иньской ци.</w:t>
+        <w:t>— В этом мире всё связано причинно-следственными связями, и воздаяние неизбежно. Я уже говорил: чтобы спасти людей, нужно сначала спасти души. Только проведя переправу этих не нашедших покоя душ, можно избавиться от этой иньской ци.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,115 +2382,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Этот мастер прав. Нужно провести обряд упокоения.</w:t>
-[...63 lines deleted...]
-        <w:t>— Обряд упокоения — это же дело монахов. Мастер, может, вы нам поможете?</w:t>
+        <w:t>— Этот мастер прав. Нужно провести обряд переправы душ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Переправы душ? Как?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обряд переправы душ — это же дело монахов. Мастер, может, вы нам поможете?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы, наверное, не так меня поняли. Я говорю не о буддийском обряде, а о том, чтобы вы сами его провели.</w:t>
+        <w:t>— Вы, наверное, не так меня поняли. Я говорю не о переправе душ в буддийском понимании, а о том, чтобы вы сами её провели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сутру для обряда я вам дам. Каждый из вас должен будет каждый день искренне читать её по десять раз перед этим шаром. Когда цвет шара исчезнет, это будет означать, что души этой семьи упокоились и больше не будут вас беспокоить.</w:t>
+        <w:t>— Сутру сердца для переправы душ я вам дам. Каждый из вас должен будет каждый день искренне читать её по десять раз перед этим шаром. Когда цвет шара исчезнет, это будет означать, что души этой семьи упокоились и больше не будут вас беспокоить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все были ошеломлены. Никто не ожидал такого способа упокоения.</w:t>
+        <w:t>Все были ошеломлены. Никто не ожидал такого способа переправы душ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>