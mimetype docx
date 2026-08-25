--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -4238,51 +4238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А староста, находившийся в центре формации, словно был схвачен невидимой рукой за горло. Его жизненная сила начала стремительно иссякать. Ещё немного, и он, как и старик Чжан, умрёт, иссушенный мстительными духами.</w:t>
+        <w:t>А староста, находившийся в центре формации, словно был схвачен невидимой рукой за горло. Его жизненная сила начала стремительно иссякать. Ещё немного, и он, как и старик Чжан, умрёт, иссушенный свирепыми призраками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Талисманы столкнулись с мстительными духами, вызвав сноп искр.</w:t>
+        <w:t>Талисманы столкнулись со свирепыми призраками, вызвав сноп искр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проведя столько времени в заточении, снедаемые ненавистью, они давно превратились в мстительных духов, одержимых лишь одной мыслью — отомстить.</w:t>
+        <w:t>Проведя столько времени в заточении, снедаемые ненавистью, они давно превратились в свирепых призраков, одержимых лишь одной мыслью — отомстить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё-таки это были мстительные духи, копившие злобу более двадцати лет. Их сила была огромна.</w:t>
+        <w:t>Всё-таки это были свирепые призраки, копившие злобу более двадцати лет. Их сила была огромна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>