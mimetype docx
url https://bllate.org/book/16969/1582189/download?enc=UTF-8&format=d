--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта одержимость со временем растёт, крепнет и в итоге превращается в то, что люди называют ужасным и страшным мстительным духом.</w:t>
+        <w:t>Эта одержимость со временем растёт, крепнет и в итоге превращается в то, что люди называют ужасным и страшным свирепым призраком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,115 +974,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока однажды одна семья не нашла в земле нефрит — камень, который, по слухам, можно было продать за баснословные деньги.</w:t>
-[...63 lines deleted...]
-        <w:t>Если бы тогда этот нефрит был найден и продан тайно, ничего бы не случилось. Но беда в том, что, когда старший сын, Ван Минго, выкапывал камень, его кто-то увидел.</w:t>
+        <w:t>Пока однажды одна семья не нашла в земле драгоценный нефрит — камень, который, по слухам, можно было продать за баснословные деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья эта носила фамилию Ван. В ней было семь человек, а драгоценный нефрит нашёл старший сын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы тогда этот драгоценный нефрит был найден и продан тайно, ничего бы не случилось. Но беда в том, что, когда старший сын, Ван Минго, выкапывал камень, его кто-то увидел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слухи, как известно, имеют свойство разрастаться. Вскоре уже говорили, что Ван Минго нашёл огромный, сияющий нефрит, стоимостью в целое состояние.</w:t>
+        <w:t>Слухи, как известно, имеют свойство разрастаться. Вскоре уже говорили, что Ван Минго нашёл огромный, сияющий драгоценный нефрит, стоимостью в целое состояние.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Этот нефрит найден в земле деревни, значит, он принадлежит всем жителям. Как одна семья может забрать его себе?</w:t>
+        <w:t>— Этот драгоценный нефрит найден в земле деревни, значит, он принадлежит всем жителям. Как одна семья может забрать его себе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все в один голос решили, что нефрит нужно поделить. Деньги от продажи камня должны быть разделены поровну между всеми жителями деревни — так будет справедливо.</w:t>
+        <w:t>Все в один голос решили, что драгоценный нефрит нужно поделить. Деньги от продажи камня должны быть разделены поровну между всеми жителями деревни — так будет справедливо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под давлением, а точнее, под угрозами, Ван Минго наконец согласился отдать нефрит на общее дело. Но до тех пор, пока камень не будет продан, он должен храниться у них.</w:t>
+        <w:t>Под давлением, а точнее, под угрозами, Ван Минго наконец согласился отдать драгоценный нефрит на общее дело. Но до тех пор, пока камень не будет продан, он должен храниться у них.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но в ту же ночь семья Ван собрала свои пожитки и решила тайно бежать из деревни, чтобы завладеть нефритом.</w:t>
+        <w:t>Но в ту же ночь семья Ван собрала свои пожитки и решила тайно бежать из деревни, чтобы завладеть драгоценным нефритом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кто-то даже попытался силой отнять у Ван Минго свёрток с нефритом.</w:t>
+        <w:t>Кто-то даже попытался силой отнять у Ван Минго свёрток с драгоценным нефритом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>