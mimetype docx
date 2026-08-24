--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люди слышали лишь мелодию, но в невидимом для них мире мощнейшая духовная энергия расходилась кругами, словно волны по воде. Куда бы она ни достигала, вся иньская ци поглощалась и исчезала, и весь мир очищался.</w:t>
+        <w:t>Люди слышали лишь мелодию, но в невидимом для них мире мощнейшая духовная ци расходилась кругами, словно волны по воде. Куда бы она ни достигала, вся иньская ци поглощалась и исчезала, и весь мир очищался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но теперь было поздно что-либо менять, если только кто-нибудь не сможет окончательно изгнать этих призраков.</w:t>
+        <w:t>Но теперь было поздно что-либо менять, если только кто-нибудь не сможет окончательно изгнать эту нечисть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>