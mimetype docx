--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лишь с помощью тайного искусства можно прикрепить сознание создателя к деревянной кукле-воплощению, — с некоторой неловкостью объяснил Ши Уло. — В остальном это обычное колдовское воплощение. — Он поставил чашечку на стол. — …Для нанесения чешуи жизни необходимо присутствие сознания, ты…</w:t>
+        <w:t>— Лишь с помощью тайного искусства можно прикрепить сознание создателя к духовной марионетке из дерева Жо, — с некоторой неловкостью объяснил Ши Уло. — В остальном это обычное колдовское воплощение. — Он поставил чашечку на стол. — …Для нанесения чешуи жизни необходимо присутствие сознания, ты…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старик выбил трубку и, посчитав на пальцах, понял, что это уже четвёртый раз за год, когда их верховный шаман заговорил с ними. Нелегко… Неудивительно, что молодые шалопаи в клане боятся его до смерти.</w:t>
+        <w:t>Старик выбил трубку и, посчитав на пальцах, понял, что это уже четвёртый раз за год, когда их Глава Десяти Шаманов заговорил с ними. Нелегко… Неудивительно, что молодые шалопаи в клане боятся его до смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>