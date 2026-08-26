--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Скиньте ещё вэнь, и когда я вернусь, продам эти штуки своим братьям-наставникам и упомяну вашу лавку Чэнь! — брызжа слюной, вещал Цзо Юэшэн. — Тогда у вас будет «реклама», и люди со всей области Цин, покупая плетёные клетки, будут знать только вашу лавку Чэнь. Я же вам бесплатно делаю… как это… маркетинг! По-хорошему, это вы мне должны платить, а не я вам. А вы мне даже вэнь уступить не хотите, несправедливо!</w:t>
+        <w:t>— Скиньте ещё вэнь, и когда я вернусь, продам эти штуки своим старшим и младшим братьям и упомяну вашу лавку Чэнь! — брызжа слюной, вещал Цзо Юэшэн. — Тогда у вас будет «реклама», и люди со всей области Цин, покупая плетёные клетки, будут знать только вашу лавку Чэнь. Я же вам бесплатно делаю… как это… маркетинг! По-хорошему, это вы мне должны платить, а не я вам. А вы мне даже вэнь уступить не хотите, несправедливо!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>