--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Враг богов и демонов, глава Десяти Шаманов, заноза в глазу сотен кланов… человек, чьё имя было омыто кровью, носил с собой не только меч, но и гребень? Если об этом станет известно, лица тех, кто боится его как чумы, наверняка станут очень выразительными.</w:t>
+        <w:t>Враг богов и демонов, глава Десяти Шаманов, заноза в глазу Ста кланов… человек, чьё имя было омыто кровью, носил с собой не только меч, но и гребень? Если об этом станет известно, лица тех, кто боится его как чумы, наверняка станут очень выразительными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В древности «медицина» писался как «и» (древнее написание, связанное с шаманизмом). Это древнее написание было связано с шаманской традицией. Легендарный колдун У Пэн был первым лекарем, что говорило об общем истоке колдовства и врачевания. Использование трав для исцеления людей было одним из видов колдовского искусства. Ши Уло, будучи главой Десяти Шаманов, наверняка постоянно имел дело с травами, так что нет ничего удивительного в том, что его одежда пропиталась их свежим ароматом. Однако Цю Бодэну казалось, что в этом запахе есть ещё одна очень слабая нотка, напоминающая аромат какой-то холодной травы, растущей на далёкой и одинокой горной вершине. Этот запах был ему смутно знаком.</w:t>
+        <w:t>В древности «медицина» писалась как «и». Это древнее написание было связано с шаманской традицией. Легендарный У Пэн был первым лекарем, что говорило об общем истоке колдовства и врачевания. Использование трав для исцеления людей было одним из видов колдовского искусства. Ши Уло, будучи главой Десяти Шаманов, наверняка постоянно имел дело с травами, так что нет ничего удивительного в том, что его одежда пропиталась их свежим ароматом. Однако Цю Бодэну казалось, что в этом запахе есть ещё одна очень слабая нотка, напоминающая аромат какой-то холодной травы, растущей на далёкой и одинокой горной вершине. Этот запах был ему смутно знаком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>