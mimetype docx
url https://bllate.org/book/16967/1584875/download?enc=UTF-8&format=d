--- v0 (2026-05-23)
+++ v1 (2026-08-24)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Марионетка? Где марионетка?</w:t>
+        <w:t>— Марионетка? Где марионетки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А-а, не марионетка… — Цзо Юэшэн, всё ещё не придя в себя, выдохнул. После того как весь город оказался под контролем марионеточников, он стал пуглив, как заяц, и шарахался от одного лишь слова «марионетка». — Напугал до смерти!</w:t>
+        <w:t>— А-а, не марионетка… — Цзо Юэшэн, всё ещё не придя в себя, выдохнул. После того как весь город оказался под контролем искусства марионеток, он стал пуглив, как заяц, и шарахался от одного лишь слова «марионетка». — Напугал до смерти!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Комната, в которой он очнулся, была ему смутно знакома — это была комната для омовений в доме Лю.</w:t>
+        <w:t>Комната, в которой он очнулся, была ему смутно знакома — это была чистая комната в доме Лю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Цзин бессознательно коснулся нефритовой подвески на поясе и, пробормотав «толстяк, ты мне на халат наступил», медленно и неловко сел обратно.</w:t>
+        <w:t>Лу Цзин бессознательно коснулся Подвески Инь-Ян на поясе и, пробормотав «толстяк, ты мне на халат наступил», медленно и неловко сел обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я могу стать ещё хуже, — пригрозил Цю Бодэн, прерывая перечисление Цзо Юэшэна. — Что сейчас снаружи? Как там древнее дерево фу?</w:t>
+        <w:t>— Я могу стать ещё хуже, — пригрозил Цю Бодэн, прерывая перечисление Цзо Юэшэна. — Что сейчас снаружи? Как там древнее дерево Фу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спустя мгновение Цю Бодэн встал, подошёл к двери, отшвырнул стул и рывком распахнул её. Едва он появился в дверном проёме, как на него, словно перевёрнутая серебряная река, обрушился… целый водопад листьев с дерева фу во дворе.</w:t>
+        <w:t>Спустя мгновение Цю Бодэн встал, подошёл к двери, отшвырнул стул и рывком распахнул её. Едва он появился в дверном проёме, как на него, словно перевёрнутая серебряная река, обрушился… целый водопад листьев с дерева Фу во дворе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>…Чёрт бы побрал этого молодого господина Цзо Юэшэна! Он, кто по идее должен был заниматься этими делами, целыми днями только и делал, что пил и скандалил с молодым господином Лу из Долины Медицины!</w:t>
+        <w:t>…Чёрт бы побрал этого молодого господина павильона Цзо Юэшэна! Он, кто по идее должен был заниматься этими делами, целыми днями только и делал, что пил и скандалил с молодым господином Лу из Долины Медицины!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,83 +4718,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Древнее дерево фу, вечна твоя жизнь.</w:t>
-[...31 lines deleted...]
-        <w:t>— Древнее дерево фу, вечно твоё благословение.</w:t>
+        <w:t>— Древнее дерево Фу, вечна твоя жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Древнее дерево Фу, вечно твоё благословение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5070,51 +5070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старик, убрав обломок балки своего дома, увидел под ним сломанную ветвь божественного дерева. Он рухнул на колени, и его хвалебная песнь оборвалась рыданием. Протянув иссохшие руки, он вместе со своим внуком с благоговением, большим, чем если бы они поднимали табличку с именем своего предка, поднял сломанную ветвь.</w:t>
+        <w:t>Старик, убрав обломок балки своего дома, увидел под ним сломанную ветвь божественного дерева Фу. Он рухнул на колени, и его хвалебная песнь оборвалась рыданием. Протянув иссохшие руки, он вместе со своим внуком с благоговением, большим, чем если бы они поднимали табличку с именем своего предка, поднял сломанную ветвь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они падали на сломанную ветвь дерева фу.</w:t>
+        <w:t>Они падали на сломанную ветвь дерева Фу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5230,115 +5230,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они просто считали, что разрушенные дома можно отстроить заново, что смерть — это часть жизни, и пока живо божественное дерево фу, всё будет хорошо.</w:t>
-[...63 lines deleted...]
-        <w:t>Древнее дерево фу, вечно твоё благословение.</w:t>
+        <w:t>Они просто считали, что разрушенные дома можно отстроить заново, что смерть — это часть жизни, и пока живо божественное дерево Фу, всё будет хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Древнее дерево Фу, вечна твоя жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Древнее дерево Фу, вечно твоё благословение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5454,115 +5454,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он поднял голову. Хотя крона дерева фу всё ещё заслоняла небо, оно уже было видно, а не как по его прибытии, когда свет едва пробивался сквозь густую листву. По словам Цзо Юэшэна, жители города, принёсшие себя в жертву через кровопускание, должны были бы болеть несколько десятков дней, но…</w:t>
-[...63 lines deleted...]
-        <w:t>— Полысело, уродливым стало, — тихо сказал Цю Бодэн божественному дереву.</w:t>
+        <w:t>Он поднял голову. Хотя крона дерева Фу всё ещё заслоняла небо, оно уже было видно, а не как по его прибытии, когда свет едва пробивался сквозь густую листву. По словам Цзо Юэшэна, жители города, принёсшие себя в жертву через кровопускание, должны были бы болеть несколько десятков дней, но…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Эх! Ты не вовремя отключился, — Цзо Юэшэн, жестикулируя, описывал. — В ту ночь серебряные листья дерева Фу осыпали весь город, словно снег. На кого упадёт — тот тут же становился здоров, как бык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Полысело, уродливым стало, — тихо сказал Цю Бодэн божественному дереву Фу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5582,51 +5582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дерево фу без ветра шевельнуло оставшимися серебряными листьями.</w:t>
+        <w:t>Дерево Фу без ветра шевельнуло оставшимися серебряными листьями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6286,51 +6286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверное, за пределами города Фу, те, кто ненавидел и боялся этого главу Десяти Шаманов, увидев такое, сошли бы с ума. Ши Уло, этот безумец, что в одиночку с мечом врывался в цитадели великих кланов, в одиночку прорубал себе путь наружу, кого не могли остановить ни великие сокровища, ни угрозы, сейчас объяснялся с кем-то.</w:t>
+        <w:t>Наверное, за пределами города Фу, те, кто ненавидел и боялся этого Главы Десяти Шаманов, увидев такое, сошли бы с ума. Ши Уло, этот безумец, что в одиночку с мечом врывался в цитадели великих кланов, в одиночку прорубал себе путь наружу, кого не могли остановить ни великие сокровища, ни угрозы, сейчас объяснялся с кем-то.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>