--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -2446,51 +2446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это хвалебный гимн великого жертвоприношения, — услышав половину, Лоу Цзян в ужасе побледнел. — Я знаю, что старый городской оракул замышлял триста лет! Переплавка божества в духа! Это переплавка божества в духа!</w:t>
+        <w:t>— Это хвалебный гимн великого жертвоприношения, — услышав половину, Лоу Цзян в ужасе побледнел. — Я знаю, что старый городской оракул замышлял триста лет! Переплавка божества для создания духа! Это переплавка божества для создания духа!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что такое «переплавка божества в духа»? Дерево фу — это же дерево фу, при чём тут злое оружие?</w:t>
+        <w:t>— Что такое «переплавка божества для создания духа»? Дерево фу — это же дерево фу, при чём тут злое оружие?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>