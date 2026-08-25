--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пальцы Оракула, опущенные вдоль тела, слегка дрогнули.</w:t>
+        <w:t>Пальцы жреца-оракула, опущенные вдоль тела, слегка дрогнули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,83 +334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оракул, держа в одной руке фонарь, а другой — его, поднялся и одним движением потянул его за собой. Прежде чем Цю Бодэн успел что-либо сказать, он отпустил его руку, словно это движение было лишь мимолётной помощью.</w:t>
-[...31 lines deleted...]
-        <w:t>— Что-то случилось? — спросил Оракул.</w:t>
+        <w:t>Жрец-оракул, держа в одной руке фонарь, а другой — его, поднялся и одним движением потянул его за собой. Прежде чем Цю Бодэн успел что-либо сказать, он отпустил его руку, словно это движение было лишь мимолётной помощью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то случилось? — спросил жрец-оракул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё было так, как он и предположил днём: это была хищная птица ростом более двух чжанов. И хотя она испытывала сильный страх перед подоспевшим юным Оракулом, в её взгляде по-прежнему читались гордость и острота, полные глубокой враждебности. Под её крыльями смутно виднелась кровь — ещё до нападения на него эта гигантская птица была ранена.</w:t>
+        <w:t>Всё было так, как он и предположил днём: это была хищная птица ростом более двух чжанов. И хотя она испытывала сильный страх перед подоспевшим юным жрецом-оракулом, в её взгляде по-прежнему читались гордость и острота, полные глубокой враждебности. Под её крыльями смутно виднелась кровь — ещё до нападения на него эта гигантская птица была ранена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оракул молча кивнул и направился к птице.</w:t>
+        <w:t>Жрец-оракул молча кивнул и направился к птице.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рукава Оракула были широкими, при себе у него не было ни меча, ни сабли — лишь обычный бумажный фонарь.</w:t>
+        <w:t>Рукава жреца-оракула были широкими, при себе у него не было ни меча, ни сабли — лишь обычный бумажный фонарь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оракул положил руку ей на крыло, успокаивающе погладил и произнёс несколько низких, мягких звуков. Серая птица постепенно успокоилась и ответила ему похожими звуками.</w:t>
+        <w:t>Жрец-оракул положил руку ей на крыло, успокаивающе погладил и произнёс несколько низких, мягких звуков. Серая птица постепенно успокоилась и ответила ему похожими звуками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот это да, — пробормотал Цзо Юэшэн, глядя в ту сторону и изумлённо цокая языком. — Ваши Оракулы настолько круты? Даже с птицами разговаривать умеют?</w:t>
-[...31 lines deleted...]
-        <w:t>— А что в этом такого, — грубо ответил Е Цан. — Оракулы учатся у неба и земли, способны общаться с богами наверху и духами внизу. В Ведомстве городских оракулов есть раздел смешанных знаний о языке всех живых существ. Не то что с птицами, даже с черепахами можно поговорить.</w:t>
+        <w:t>— Вот это да, — пробормотал Цзо Юэшэн, глядя в ту сторону и изумлённо цокая языком. — Ваши жрецы-оракулы настолько круты? Даже с птицами разговаривать умеют?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что в этом такого, — грубо ответил Е Цан. — Жрецы-оракулы учатся у неба и земли, способны общаться с богами наверху и духами внизу. В Ведомстве городских оракулов есть раздел смешанных знаний о языке всех живых существ. Не то что с птицами, даже с черепахами можно поговорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что герой спасает красавицу, что любовь с первого взгляда — всё это обычно можно было услышать лишь в рассказах сказителей. Но только что явление Оракула с фонарём было самым настоящим спасением «красавицы» — пусть под прекрасной оболочкой молодого господина Цю и скрывалась гниль, внешность его была поистине красива. К тому же, этот Оракул с таким терпением ухаживал за его волосами.</w:t>
+        <w:t>Что герой спасает красавицу, что любовь с первого взгляда — всё это обычно можно было услышать лишь в рассказах сказителей. Но только что явление жреца-оракула с фонарём было самым настоящим спасением «красавицы» — пусть под прекрасной оболочкой молодого господина Цю и скрывалась гниль, внешность его была поистине красива. К тому же, этот жрец-оракул с таким терпением ухаживал за его волосами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Цю Бодэн уже собирался спрыгнуть и добавить каждому по удару мечом, вернулся Оракул.</w:t>
+        <w:t>Когда Цю Бодэн уже собирался спрыгнуть и добавить каждому по удару мечом, вернулся жрец-оракул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стройный и высокий Оракул стоял рядом с серой птицей, держа бумажный фонарь. Его лицо было наполовину в тени, наполовину в свете. Смех был тихим и быстрым, таким мимолётным, что, казалось, не оставил и следа в его серебристо-серых глазах, но всё ещё таился в уголках губ. Увидев, что Цю Бодэн смотрит на него, он слегка приподнял фонарь.</w:t>
+        <w:t>Стройный и высокий жрец-оракул стоял рядом с серой птицей, держа бумажный фонарь. Его лицо было наполовину в тени, наполовину в свете. Смех был тихим и быстрым, таким мимолётным, что, казалось, не оставил и следа в его серебристо-серых глазах, но всё ещё таился в уголках губ. Увидев, что Цю Бодэн смотрит на него, он слегка приподнял фонарь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наконец, Оракул легко опустился рядом с Цю Бодэном.</w:t>
+        <w:t>Наконец, жрец-оракул легко опустился рядом с Цю Бодэном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Над головой — облака, казавшиеся такими близкими, что до них можно было дотронуться рукой. Рядом — Оракул, неподвижный, как сосна. За спиной — ликующие придурки. Внизу — факелы, выстроившиеся в длинных драконов. Казалось, весь город, разбуженный двумя брошенными Цзо Юэшэном жемчужинами, содержащими гром, проснулся. Казалось, весь мир, подняв факелы, кричал, бежал, проклинал и с грозной мощью преследовал их.</w:t>
+        <w:t>Над головой — облака, казавшиеся такими близкими, что до них можно было дотронуться рукой. Рядом — жрец-оракул, неподвижный, как сосна. За спиной — ликующие придурки. Внизу — факелы, выстроившиеся в длинных драконов. Казалось, весь город, разбуженный двумя брошенными Цзо Юэшэном жемчужинами, содержащими гром, проснулся. Казалось, весь мир, подняв факелы, кричал, бежал, проклинал и с грозной мощью преследовал их.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цю Бодэн с улыбкой вскочил на ноги и встал плечом к плечу с Оракулом.</w:t>
+        <w:t>Цю Бодэн с улыбкой вскочил на ноги и встал плечом к плечу с жрецом-оракулом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>