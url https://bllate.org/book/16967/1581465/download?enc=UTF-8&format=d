--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -526,83 +526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Бессмертный… бессмертный господин Цю, это — оракул, присланный старым городским оракулом навестить А Жэнь, — робко проговорил господин Лю.</w:t>
-[...31 lines deleted...]
-        <w:t>Оракул опустил взгляд на руку Цю Бодэна, видневшуюся из-под рукава. Свет окрасил алые одежды в ярко-красный цвет, который отражался на кончиках его бледных пальцев… словно огонь или кровь. Ресницы юноши дрогнули. Он протянул Цю Бодэну меч Тайи, который, будучи пойманным, кажется, смирился со своей участью.</w:t>
+        <w:t>— Бессмертный… бессмертный господин Цю, это — жрец-оракул, присланный старым городским оракулом навестить А Жэнь, — робко проговорил господин Лю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жрец-оракул опустил взгляд на руку Цю Бодэна, видневшуюся из-под рукава. Свет окрасил алые одежды в ярко-красный цвет, который отражался на кончиках его бледных пальцев… словно огонь или кровь. Ресницы юноши дрогнули. Он протянул Цю Бодэну меч Тайи, который, будучи пойманным, кажется, смирился со своей участью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оракул, глядя на браслет с драконом Куй на его запястье, дал неожиданный ответ.</w:t>
+        <w:t>Жрец-оракул, глядя на браслет с драконом Куй на его запястье, дал неожиданный ответ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, — повторил юноша-оракул и после паузы добавил: — Я запомню.</w:t>
+        <w:t>— Хорошо, — повторил юноша-жрец-оракул и после паузы добавил: — Я запомню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В кузнице раздались изумлённые возгласы. Двое парней, собиравшихся было оттащить толстяка, чтобы выслужиться перед маленьким предком-наставником, мгновенно замерли.</w:t>
+        <w:t>В кузнице раздались изумлённые возгласы. Двое парней, собиравшихся было оттащить толстяка, чтобы выслужиться перед Маленьким предком-наставником, мгновенно замерли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как говорится, в большом лесу всякие птицы водятся. Среди сотен кланов Пустого тутовника, восьми школ бессмертных и тридцати шести заморских островов, в каждой школе нет-нет да и появится какой-нибудь чудак. Вот и владыке области Цин, Павильону Гор и Морей, не повезло — их молодой господин вырос криво. Среди учеников знатных семей Цю Бодэн занимал последнее место по уровню совершенствования, а этот — предпоследнее. Других талантов не имел, но в умении создавать проблемы отцу был первым.</w:t>
+        <w:t>Как говорится, в большом лесу всякие птицы водятся. Среди Сто кланов Пустого тутовника, восьми школ бессмертных и тридцати шести заморских островов, в каждой школе нет-нет да и появится какой-нибудь чудак. Вот и владыке области Цин, Павильону Гор и Морей, не повезло — их молодой господин вырос криво. Среди учеников знатных семей Цю Бодэн занимал последнее место по уровню совершенствования, а этот — предпоследнее. Других талантов не имел, но в умении создавать проблемы отцу был первым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за разницы в телосложении Цю Бодэн потерпел редкое для себя поражение и тут же принялся картинно рыдать, подняв такой шум, что с гор сбежались все старейшины Тайи. Маленький пухляк, до этого кичившийся своей победой, от страха скатился с главной вершины. На самом деле, больше пострадал Цзо Юэшэн, но с тех пор маленький предок-наставник затаил на него обиду и то и дело придумывал способы отомстить на расстоянии.</w:t>
+        <w:t>Из-за разницы в телосложении Цю Бодэн потерпел редкое для себя поражение и тут же принялся картинно рыдать, подняв такой шум, что с гор сбежались все старейшины Тайи. Маленький пухляк, до этого кичившийся своей победой, от страха скатился с главной вершины. На самом деле, больше пострадал Цзо Юэшэн, но с тех пор Маленький предок-наставник затаил на него обиду и то и дело придумывал способы отомстить на расстоянии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цю Бодэн повертел браслет с драконом Куй и серьёзно спросил:</w:t>
+        <w:t>Цю Бодэн повертел браслетом с драконом Куй и серьёзно спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>