--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -318,115 +318,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В кабинете почти никого не было: большинство застряли у входа в столовую, пережидая пик ливня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн схватил зонт, висевший на спинке стула Хэ Яна, и повернулся к Гу Цинхуаю: — Пошли.</w:t>
-[...15 lines deleted...]
-        <w:t>Тот посмотрел на его насквозь мокрые кроссовки: — Дай мне, я схожу. У тебя и так ноги промокли.</w:t>
+        <w:t>Луань Чэн схватил зонт, висевший на спинке стула Хэ Яна, и повернулся к Гу Цинхуаю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот посмотрел на его насквозь мокрые кроссовки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дай мне, я схожу. У тебя и так ноги промокли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Утром Луань Чэн надел старую обувь — стоило ему взглянуть на новые кроссовки, как в памяти всплывали те эротические картинки из сна, так что в ближайшее время носить их он не планировал. Гу Цинхуай же, предвидев дождь, обулся в черные непромокаемые кожаные ботинки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн понимал, что Гу прав, но ему так хотелось еще хоть немного погулять с ним под одним зонтом…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока он соображал, что бы такое ответить, кто-то в коридоре заорал: — Офигеть! Дождь кончился!</w:t>
+        <w:t>Пока он соображал, что бы такое ответить, кто-то в коридоре заорал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Офигеть! Дождь кончился!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн глянул в окно. Ну точно! В воздухе еще висела редкая водяная пыль, но ее можно было даже не брать в расчет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -478,83 +526,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Настроение у него испортилось окончательно. Дождь оказался слабаком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заметив на себе взгляд Гу Цинхуая, он поспешил скрыть разочарование: — Ты же говорил, что тебе надо домой за вещами?</w:t>
+        <w:t>Заметив на себе взгляд Гу Цинхуая, он поспешил скрыть разочарование: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты же говорил, что тебе надо домой за вещами?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Но Гу Цинхуай только качнул головой и сел на свое место. Его кулаки были сжаты, лицо казалось еще бледнее обычного, а вид был совсем болезненный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн, почуяв неладное, спросил: — Что случилось?</w:t>
+        <w:t>Луань Чэн, почуяв неладное, спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>По идее, раз они в помещении, Бай Ю и Мин Юэ уже должны были выпорхнуть наружу, но они сидели тише воды, ниже травы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +862,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Это вообще человек?! — пробормотал он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лю Даньна торжественно объявила: — Да, первое место по всей параллели в нашем классе. Гу Цинхуай. Максимальный балл! Ребята, давайте похлопаем!</w:t>
+        <w:t>Лю Даньна торжественно объявила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, первое место по всей параллели в нашем классе. Гу Цинхуай. Максимальный балл! Ребята, давайте похлопаем!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Весь класс уставился на Гу Цинхуая. В кабинете воцарилась гробовая тишина…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,67 +1022,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Тебе плохо? Может, сходишь к школьному врачу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн поспешил вставить слово прежде, чем Гу успел ответить: — Учитель, ему, наверное, нужно отпроситься.</w:t>
-[...15 lines deleted...]
-        <w:t>Лю Даньна кивнула: — Иди. Луань Чэн, подсоби ему, проводи в медпункт, пусть посмотрят, что там такое.</w:t>
+        <w:t>Луань Чэн поспешил вставить слово прежде, чем Гу успел ответить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель, ему, наверное, нужно отпроситься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Даньна кивнула: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди. Луань Чэн, подсоби ему, проводи в медпункт, пусть посмотрят, что там такое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Да разве школьный врач увидит эту "болезнь"!» — запаниковал про себя Луань Чэн, но всё же помог Гу Цинхуаю подняться и подхватил его зонт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,67 +1166,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Уже нет, — ответил Гу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему измерили температуру, проверили давление, пощупали живот в нескольких местах. Всё было в пределах нормы, поэтому врач вынесла вердикт: — Я поставлю тебе капельницу с физраствором, восполним баланс солей и понаблюдаем. Если станет хуже — сразу скажи, поедем в больницу.</w:t>
-[...15 lines deleted...]
-        <w:t>Лю Даньна тут же дала добро на отдых. Луань Чэн с надеждой спросил: — Учитель, а я?</w:t>
+        <w:t>Ему измерили температуру, проверили давление, пощупали живот в нескольких местах. Всё было в пределах нормы, поэтому врач вынесла вердикт: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я поставлю тебе капельницу с физраствором, восполним баланс солей и понаблюдаем. Если станет хуже — сразу скажи, поедем в больницу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Даньна тут же дала добро на отдых. Луань Чэн с надеждой спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель, а я?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты? — Лю Даньна прикинула расписание (следующим был её урок). — Не буду мешать тебе проявлять «соседскую взаимовыручку». Но, учитывая твой позорный балл по литературе, советую сидеть у кровати с учебником в руках. Идет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1182,99 +1342,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн забрал мобильник, как только стал «приходящим» учеником, но в школе всегда его выключал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сейчас он включил его: — Не волнуйтесь, учитель, если что — я сразу наберу.</w:t>
-[...47 lines deleted...]
-        <w:t>Когда Лю Даньна ушла, врач сказала Луань Чэну: — Посиди с ним пока, я буду в соседнем кабинете. Позовешь, если что.</w:t>
+        <w:t>Сейчас он включил его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйтесь, учитель, если что — я сразу наберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Классная еще раз взглянула на Гу и сказала врачу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа Лю, присмотрите за ним, пожалуйста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше госпожа Лю преподавала биологию, а теперь полностью перешла в медпункт. Она кивнула: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не переживайте, не вижу ничего серьезного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Лю Даньна ушла, врач сказала Луань Чэну: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Посиди с ним пока, я буду в соседнем кабинете. Позовешь, если что.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Медпункт делился на две части: внешнюю (процедурную) и внутреннюю (комнату отдыха).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1518,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В бытность свою любителем подраться или получить травму на баскетболе он не раз бывал у неё, так что они были хорошо знакомы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только врач вышла, Луань Чэн подал знак Мин Юэ, и тот отправился «патрулировать» вход. Луань Чэн беззвучно спросил Бай Ю: — С ним правда всё нормально?</w:t>
+        <w:t>Как только врач вышла, Луань Чэн подал знак Мин Юэ, и тот отправился «патрулировать» вход. Луань Чэн беззвучно спросил Бай Ю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С ним правда всё нормально?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Прежде чем Бай Ю успел ответить, Гу Цинхуай открыл глаза и улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1694,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он подскочил на месте, как ошпаренный! Оказалось, это Гу Цинхуай прикоснулся к его уху влажными от пота пальцами, а вовсе не губами. Осознав это, Луань Чэн был готов провалиться сквозь землю от собственных мыслей!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А Гу, кажется, был ужасно доволен. Он усмехнулся: — О, теперь я знаю, что сделаю в следующий раз.</w:t>
+        <w:t>А Гу, кажется, был ужасно доволен. Он усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, теперь я знаю, что сделаю в следующий раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,99 +1774,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он уткнулся в учебник, стараясь не издавать ни звука, а его уши горели так, что казалось — это он тут главный пациент.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай ткнул пальцем в его книгу: — Вверх ногами держишь.</w:t>
-[...15 lines deleted...]
-        <w:t>Луань Чэн, не раздумывая, захлопнул книгу и вылетел за дверь: — Госпожа Лю, мне нужно в туалет! Посмотрите за ним минутку!</w:t>
+        <w:t>Гу Цинхуай ткнул пальцем в его книгу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вверх ногами держишь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн, не раздумывая, захлопнул книгу и вылетел за дверь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа Лю, мне нужно в туалет! Посмотрите за ним минутку!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Таких людей, которые парой фраз могут довести до сердечного приступа, надо усыплять хлороформом, чтобы спали и не отсвечивали! Мерзавец!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай вовсе не хотел его прогонять, но, услышав удаляющиеся шаги, он задумчиво потер те два пальца, которыми коснулся уха Луань Чэна, и улыбнулся. Кончики пальцев заметно потемнели, став серыми. Он посмотрел на них, и наконец понял истинную причину, по которой на Луань Чэна когда-то наложили «Запрет на духовную силу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проект был переведен командой Sherekili Novels</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>