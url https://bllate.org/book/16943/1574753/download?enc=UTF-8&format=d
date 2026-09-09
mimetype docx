--- v0 (2026-07-09)
+++ v1 (2026-09-09)
@@ -302,51 +302,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чжэ, который втихаря резался в приставку, увидев трудовой порыв брата, застыл от стыда и тоже схватился за тряпку. Братья работали слаженно: один тер изнутри, другой — снаружи магнитным скребком. Окна стали такими чистыми, что муха бы поскользнулась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда закончили, мама улыбнулась: — Идите отдыхайте, я приготовлю что-нибудь вкусненькое.</w:t>
+        <w:t>Когда закончили, мама улыбнулась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идите отдыхайте, я приготовлю что-нибудь вкусненькое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Братья хором гаркнули: «Есть, мам!» — и тут же устроили потасовку за пульт от телевизора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -414,51 +430,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхэ заметно нервничал, ладони у него вспотели. Он то и дело озирался по сторонам, и эта суета полностью разрушала его образ элитного спеца в дорогом костюме. Он выглядел как мошенник, укравший чужую одежду, чтобы пролезть на банкет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ослабив галстук, он наконец выдавил: — Ну как ты тут... привык один?</w:t>
+        <w:t>Ослабив галстук, он наконец выдавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну как ты тут... привык один?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Угу, — бесстрастно отозвался Гу Цинхуай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +686,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мама, — Гу Цинхэ протянул трубку брату. — Поговори с ней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай секунду колебался, но всё же взял телефон: — Алло?</w:t>
+        <w:t>Гу Цинхуай секунду колебался, но всё же взял телефон: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Алло?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Цинхуай, ты нашел этого Цзю Ху? — голос Чжан Лицзяо, пропитанный нетерпением и раздражением, донесся из динамика. — Ты там уже столько времени, почему от тебя ни одной весточки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -766,51 +814,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У тебя есть еще вопросы? — Гу Цинхуай сбросил вызов, игнорируя поток брани, и повернулся к брату: — Если нет, можешь идти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он кивнул Мин Юэ: — Проводи гостя.</w:t>
+        <w:t>Он кивнул Мин Юэ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проводи гостя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— С удовольствием, — Мин Юэ дунул ледяным ветром, распахивая дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,99 +1150,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На самом деле он не любил выходить на улицу. Нужно было брать зонт. В дождь еще куда ни шло, но в солнечную погоду парень с зонтом выглядел нелепо, и Гу Цинхуай порой смертельно уставал от этой необходимости. Он не любил косые взгляды, хотя и научился их игнорировать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин Юэ попытал удачу снова: — Тогда, может, навестим Луань Чэна?</w:t>
+        <w:t>Мин Юэ попытал удачу снова: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, может, навестим Луань Чэна?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай помедлил, но снова отказался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Редкие выходные, пусть Луань Чэн побудет со своими близкими. Хоть Гу и был у него всего раз, он видел, насколько теплая там атмосфера. Семья Луань была настоящей семьей. Не то что у него: старшие ушли, оставшиеся грызутся за наследство и думают только о выгоде — сплошной разброд и шатания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тут Бай Ю робко вставил: — Цинхуай, неужели тебе не хочется острой рыбки?</w:t>
+        <w:t>Тут Бай Ю робко вставил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цинхуай, неужели тебе не хочется острой рыбки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай молча взглянул на него и заказал доставку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,83 +1934,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>После еды обоим не хотелось даже шевелиться. Они развалились на диване, как два сытых кота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тут Луань Чэн внезапно вспомнил: — Кстати, сосед, так что там с этим «амулетом снятия заклятия»? Его трудно рисовать?</w:t>
+        <w:t>Тут Луань Чэн внезапно вспомнил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, сосед, так что там с этим «амулетом снятия заклятия»? Его трудно рисовать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Умиротворенное выражение лица Гу Цинхуая мгновенно сменилось странным замешательством, а уши подозрительно заалели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он бросил взгляд на Луань Чэна и произнес: — Нарисовать-то не очень трудно. Но проблема в том, что на тебе сейчас Пурпурный амулет защиты. Обычное заклятие снятия не сработает — защита его просто вытолкнет. Чтобы снять твой «Запрет на духовную силу», придется... кхм... рисовать в двух местах. На лбу, между бровей, и на груди.</w:t>
+        <w:t>Он бросил взгляд на Луань Чэна и произнес: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нарисовать-то не очень трудно. Но проблема в том, что на тебе сейчас Пурпурный амулет защиты. Обычное заклятие снятия не сработает — защита его просто вытолкнет. Чтобы снять твой «Запрет на духовную силу», придется... кхм... рисовать в двух местах. На лбу, между бровей, и на груди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Меж бровей и на груди? — Луань Чэн почесал затылок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +2126,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А можно не снимать? — спросил Луань Чэн. — Что этот запрет вообще запрещает? Может, ну его?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай повернулся к нему: — Запрет на духовную силу — это печать, сковывающая врожденный дар. Можно и не снимать. Но раз бабушка велела, значит, в этом есть смысл. Обычно после снятия проявляются особые способности. Например, открывается «третий глаз», способность видеть прошлое или возможность «вынашивать» артефакты, наполняя их силой и... — он помедлил. — Ты ведь говорил, что твои тыковка и меч начали восстанавливаться?</w:t>
+        <w:t>Гу Цинхуай повернулся к нему: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Запрет на духовную силу — это печать, сковывающая врожденный дар. Можно и не снимать. Но раз бабушка велела, значит, в этом есть смысл. Обычно после снятия проявляются особые способности. Например, открывается «третий глаз», способность видеть прошлое или возможность «вынашивать» артефакты, наполняя их силой и... — он помедлил. — Ты ведь говорил, что твои тыковка и меч начали восстанавливаться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ну да. Смотри, — Луань Чэн перебросил ему безделушки через столик. — После того раза они совсем потускнели, а сейчас будто оживают.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2270,195 +2414,291 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай: — ...Ты футболку еще не снял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн резко распахнул глаза: — А нельзя сначала нарисовать меж бровей, а потом я сниму?</w:t>
-[...15 lines deleted...]
-        <w:t>Гу Цинхуай, чьи пальцы уже были испачканы чем-то, напоминающим киноварь, ответил: — Тогда связь прервется.</w:t>
+        <w:t>Луань Чэн резко распахнул глаза: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А нельзя сначала нарисовать меж бровей, а потом я сниму?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Цинхуай, чьи пальцы уже были испачканы чем-то, напоминающим киноварь, ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда связь прервется.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Черт, это же просто максимально... НЕ! ЛОВ! КО!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин Юэ потянул Бай Ю за рукав: — Может, нам стоит выйти?</w:t>
-[...15 lines deleted...]
-        <w:t>Бай Ю ехидно отозвался: — Да-да-да, валим отсюда!</w:t>
+        <w:t>Мин Юэ потянул Бай Ю за рукав: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, нам стоит выйти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Ю ехидно отозвался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да-да, валим отсюда!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Их комментарии только подлили масла в огонь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэну было и снимать неловко, и не снимать глупо. Гу Цинхуай не торопил его, просто держал руку наготове и ждал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя, что Луань Чэн замер, он предложил: — Ну, хочешь — еще подумай.</w:t>
-[...15 lines deleted...]
-        <w:t>Луань Чэн стиснул зубы: — Не надо! Подожди секунду.</w:t>
+        <w:t>Видя, что Луань Чэн замер, он предложил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, хочешь — еще подумай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн стиснул зубы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо! Подожди секунду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Раздеваться прямо перед Гу Цинхуаем было выше его сил. Вообще-то, когда они с пацанами играли в баскетбол и становилось слишком жарко, он спокойно скидывал майку, и в этом не было ничего особенного. Но сейчас, вот так нарочито, с глазу на глаз с одним лишь Гу Цинхуаем... он почему-то чувствовал себя ужасно скованно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2494,51 +2734,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>С мыслью «была не была» он с грохотом распахнул дверь ванной и, засунув руки в карманы джинсов с напускным безразличием, уселся на диван под пристальным взглядом Гу Цинхуая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взгляд Гу следовал за ним до самого дивана, а когда Луань Чэн сел, тот с улыбкой обронил: — Хорошая форма.</w:t>
+        <w:t>Взгляд Гу следовал за ним до самого дивана, а когда Луань Чэн сел, тот с улыбкой обронил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошая форма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>При росте метр восемьдесят пять без белой футболки Луань Чэн остался в одних светлых джинсах. О такой фигуре мечтали многие парни его возраста: широкие плечи, узкая талия, длинные ноги. Благодаря ежедневным пробежкам и привычке играть в мяч, мышцы были рельефными, но не перекачанными — в самый раз. Правда, сейчас Луань Чэн выглядел ужасно зажатым. Лицо застыло каменной маской, зато уши пылали, как спелые помидоры.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2558,115 +2814,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Долго еще пялиться будешь? Рисуй давай!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай ответил: — Я бы рад, но ты можешь хоть немного расслабиться? А то такое чувство, будто я тебя к чему-то принуждаю.</w:t>
-[...63 lines deleted...]
-        <w:t>Его палец коснулся межбровья Луань Чэна: — Всё, начинаю рисовать. Не разговаривай.</w:t>
+        <w:t>Гу Цинхуай ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я бы рад, но ты можешь хоть немного расслабиться? А то такое чувство, будто я тебя к чему-то принуждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн кашлянул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он закрыл глаза, откинулся на спинку дивана и, чтобы отвлечься, принялся бормотать под нос классический текст: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Циньский гун Сяо, опираясь на неприступность гор Сяо и реки Хань, владея землями области Юн, вместе со своими министрами твердо оборонял их, выжидая часа заката дома Чжоу. Он лелеял мечту свернуть под свою власть всю Поднебесную, охва... охва...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Цинхуай негромко рассмеялся, продолжая цитату: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «...охватить всё сущее в мире, включить в свои владения четыре моря и поглотить земли восьми диких сторон. В то время ему помогал Шан Ян, который внутри страны установил законы, поощрял земледелие и ткачество, готовил средства защиты и нападения, а вне страны заключил союзы, чтобы стравить между собой князей. И тогда люди Цинь без труда овладели землями за рекой Сихэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его палец коснулся межбровья Луань Чэна: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, начинаю рисовать. Не разговаривай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн: — Угу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +3166,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Палец не двигался, но и не уходил. Луань Чэн не решался открыть глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай ответил: — Нет, подожди еще немного.</w:t>
+        <w:t>Гу Цинхуай ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, подожди еще немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Его палец снова пришел в движение, вычерчивая на груди Луань Чэна новый знак. Луань Чэн не разбирался в тонкостях и решил, что это всё еще продолжается снятие заклятия. Он ждал до тех пор, пока палец Гу не оторвался от его кожи, и только тогда рискнул открыть глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>