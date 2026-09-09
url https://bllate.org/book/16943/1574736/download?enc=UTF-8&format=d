--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -78,51 +78,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да нет, не очень, — Гу Цинхуай легким движением подбросил и поймал зонт. — Можем идти?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн кивнул: — Сначала заскочим в дом, мне нужно взять кое-какие вещи.</w:t>
+        <w:t>Луань Чэн кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала заскочим в дом, мне нужно взять кое-какие вещи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Остальным классам обычно приходилось ждать классного руководителя для подведения итогов, но их класс всегда отпускали сразу после экзаменов — «Королева» была очень понимающей и старалась максимально беречь их время отдыха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,67 +302,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В голове даже всплыла фраза крупными буквами: «Молодую невестку Гу везут впервые знакомить с бабушкой и свекровью, и по этому случаю она тщательно выбрала коробку отборных орехов!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай обернулся и увидел, как Луань Чэна внезапно пробрала дрожь: — Что такое?</w:t>
-[...15 lines deleted...]
-        <w:t>Луань Чэн затряс головой как болванчик: — Ни-ничего!</w:t>
+        <w:t>Гу Цинхуай обернулся и увидел, как Луань Чэна внезапно пробрала дрожь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн затряс головой как болванчик: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ни-ничего!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В его глазах на мгновение промелькнуло чувство вины. Гу Цинхуай это ясно увидел, но промолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -382,163 +430,227 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Дорога заняла минут семь-восемь. Водитель высадил их у ворот жилого комплекса. Луань Чэн и Гу Цинхуай с рюкзаками и пакетами зашагали внутрь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Охранник, который уже знал Луань Чэна, улыбнулся: — Луань Чэн, каникулы начались?</w:t>
+        <w:t>Охранник, который уже знал Луань Чэна, улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Луань Чэн, каникулы начались?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн кивнул, стараясь не замечать любопытного взгляда, которым охранник сверлил Гу Цинхуая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Дома обычно только бабушка и мама, отец много работает, — пояснил он Гу Цинхуаю. — Еще у меня есть младший брат, он в девятом классе, сегодня после обеда тоже должен приехать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай выслушал и уточнил: — Есть ли какие-то особые запреты или правила у старших?</w:t>
+        <w:t>Гу Цинхуай выслушал и уточнил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть ли какие-то особые запреты или правила у старших?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ой, да брось ты, — усмехнулся Луань Чэн. — Я же сказал, у нас всё просто. Расслабься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай кивнул, продолжая идти рядом на небольшом расстоянии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старушка, выглядывая из окна, заметила внука и закричала: — Сяо Чэн! Сюда смотри!</w:t>
-[...15 lines deleted...]
-        <w:t>Луань Чэн поднял голову и помахал рукой: — Бабуля!</w:t>
+        <w:t>Старушка, выглядывая из окна, заметила внука и закричала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Чэн! Сюда смотри!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн поднял голову и помахал рукой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бабуля!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай посмотрел вдаль и столкнулся взглядом со старушкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -606,51 +718,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Юйфэнь, едут! Идут!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Юйфэнь быстро вытерла руки о фартук и подошла к двери: — Где они, мам?</w:t>
+        <w:t>Чжао Юйфэнь быстро вытерла руки о фартук и подошла к двери: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где они, мам?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В лифте, точно в лифте, — уверенно заявила бабушка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1470,51 +1598,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чжао Юйфэнь заметила, что отношения между ребятами хорошие, но в них нет ни интимности влюбленной парочки, ни виноватого вида тех, кто боится быть разоблаченным. Значит, они действительно просто одноклассники.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она окончательно успокоилась: — Мам, вы тоже кушайте.</w:t>
+        <w:t>Она окончательно успокоилась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мам, вы тоже кушайте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Угу, — отозвалась старушка, глядя на Гу Цинхуая с легким оттенком сожаления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1566,51 +1710,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старушка сходила в комнату и вынесла покупки: — Сяо Гу, посмотри, правда прелесть?</w:t>
+        <w:t>Старушка сходила в комнату и вынесла покупки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Гу, посмотри, правда прелесть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Действительно, очень красиво, — вежливо улыбнулся Гу Цинхуай.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1630,51 +1790,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Юйфэнь внезапно прошиб холодный пот от неловкости: — Мам, ну что вы! Это же девичьи вещи, как вы можете дарить их Сяо Гу? Это же неудобно.</w:t>
+        <w:t>Чжао Юйфэнь внезапно прошиб холодный пот от неловкости: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мам, ну что вы! Это же девичьи вещи, как вы можете дарить их Сяо Гу? Это же неудобно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Точно, бабуль, — подхватил Луань Чэн. — Отдай шарф мне. Это же в «Хуатянь» куплено? — Он заметил упаковку. — Я его сдам и поменяю на кроссовки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,99 +1950,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Мам, я встать не могу, мне надо переварить. — А затем шепнул вышедшему из кухни Гу Цинхуаю: — Ты реально в роль вошел? Прямо «молодая невестка», пришедшая знакомиться с родителями: и со стола убрать норовит, и подсобить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай обернулся с холодной усмешкой: — О чем ты только думаешь?</w:t>
+        <w:t>Гу Цинхуай обернулся с холодной усмешкой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чем ты только думаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот именно, о чем ты думаешь? — вставил свои пять копеек Бай Ю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>До этого они с Мин Юэ не смели показываться, так как у мамы Луань Чэна был «слабый дух» (плохая энергетика для встреч с призраками), и они всё время сидели внутри Гу Цинхуая. Глядя на аппетитные блюда на столе, которые они не могли «поесть», бедняги чуть не разрыдались от жадности! И только когда мама Луань Чэна ушла на кухню, они решились вынырнуть и перевести дух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Ю видел, что Гу говорит, а старушка вроде не смотрит в их сторону, поэтому расслабился еще больше: — Но если честно, Луань Чэн, твоя мама готовит просто божественно на вид.</w:t>
+        <w:t>Бай Ю видел, что Гу говорит, а старушка вроде не смотрит в их сторону, поэтому расслабился еще больше: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но если честно, Луань Чэн, твоя мама готовит просто божественно на вид.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн подумал и нашел ответ, который подходил и Гу Цинхуаю, и Бай Ю:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +2174,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От автора: Гу Цинхуай: «Не хочу говорить, яйца болят». Луань Чэн: «А у меня тогда что болеть должно?!» Бай Ю: «”Xризантема”» Луань Чэн: «ПО-ШЕЛ! ВОН!»</w:t>
+        <w:t>От автора: Гу Цинхуай: «Не хочу говорить, яйца болят». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн: «А у меня тогда что болеть должно?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> Бай Ю: «”Xризантема”» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн: «ПО-ШЕЛ! ВОН!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>