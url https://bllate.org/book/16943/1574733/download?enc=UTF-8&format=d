--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -30,51 +30,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай не колебался ни секунды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ответ прозвучал сухо и твердо: — Нет.</w:t>
+        <w:t>Ответ прозвучал сухо и твердо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн не ожидал такого резкого отказа и еще долго стоял в дверях, не уходя. Он рассуждал так: этот ублюдок Сунь Сяо хоть и тварь, но одну дельную вещь сказал — грех не воспользоваться таким надежным «крылом», когда оно само в руки идет. Да, упустить такое мощное прикрытие — значит быть полным идиотом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -126,51 +142,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Что еще?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн загадочно улыбнулся: — Да так, ничего.</w:t>
+        <w:t>Луань Чэн загадочно улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да так, ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он обулся, бросил короткое «спокойной ночи» и ушел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -286,51 +318,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Ю и Мин Юэ, разумеется, были в восторге.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай лишь мельком взглянул на подносы: — Вегетарианское — мне.</w:t>
+        <w:t>Гу Цинхуай лишь мельком взглянул на подносы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вегетарианское — мне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Без проблем! — радостно отозвался Луань Чэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -638,243 +686,323 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай сделал вид, что не слышит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Ю подплыл к Гу Цинхуаю: — Вообще-то мне всегда было любопытно: когда это ты успел дать Луань Чэну оберег? Да еще и пурпурный.</w:t>
+        <w:t>Бай Ю подплыл к Гу Цинхуаю: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вообще-то мне всегда было любопытно: когда это ты успел дать Луань Чэну оберег? Да еще и пурпурный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он замечал, что Луань Чэн в последнее время стал посмелее, но никак не ожидал, что Гу Цинхуай не поскупится на пурпурный талисман. Золотые, серебряные, пурпурные, синие, желтые — и хотя пурпурные не были вершиной могущества, в наши дни, когда практиков становится всё меньше, они встречались крайне редко. Большинство обходилось примитивными желтыми бумажками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай занес ручку над бумагой: «На кладбище была слишком тяжелая аура смерти».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин Юэ улыбнулась: — То-то ты так уверенно сказал, что мне не нужно провожать Луань Чэна.</w:t>
+        <w:t>Мин Юэ улыбнулась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То-то ты так уверенно сказал, что мне не нужно провожать Луань Чэна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай не стал спорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На самом деле, тогда на кладбище он сделал это мимоходом — там полно всякой нечисти, и если ему самому было всё равно, то Луань Чэн легко мог пострадать. Он просто не хотел лишних хлопот и сделал парню своего рода «прививку». Но после истории с Тазом Суженых любые его объяснения теперь выглядели как оправдания, которыми пытаются что-то скрыть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Ю, конечно же, двусмысленно ухмыльнулся: — Эх, Цинхуай, кажется мне, что ты — типичный «цундэрэ». Как там говорят? На словах «нет», а на деле всё иначе. То задачки ему объясняешь, то вот это...</w:t>
+        <w:t>Бай Ю, конечно же, двусмысленно ухмыльнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх, Цинхуай, кажется мне, что ты — типичный «цундэрэ». Как там говорят? На словах «нет», а на деле всё иначе. То задачки ему объясняешь, то вот это...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Снаружи послышались шаги, но звук был не похож на походку Луань Чэна. Бай Ю умолк и «фьюить» — вылетел в коридор. Там оказалась девчушка из их класса по имени Бай Цзыси. Та самая, которую Луань Чэн спас от Сунь Тяня. В руках она сжимала конверт, очень похожий на любовное письмо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Бай Ю мгновенно оживился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Цзыси, набравшись храбрости, зашла через переднюю дверь: — Гу Цинхуай, ты... ты не мог бы мне помочь?</w:t>
+        <w:t>Бай Цзыси, набравшись храбрости, зашла через переднюю дверь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гу Цинхуай, ты... ты не мог бы мне помочь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай поднял на нее взгляд. Краснея, девушка подошла и протянула конверт:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Передай это, пожалуйста, Луань Чэну. Скажи... скажи, что это от меня...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Договорить она не успела: в дверях раздался голос Луань Чэна: — Сосед, не выходишь?</w:t>
+        <w:t>Договорить она не успела: в дверях раздался голос Луань Чэна: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сосед, не выходишь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав его, Бай Цзыси вздрогнула, густо покраснела, бросила конверт на стол Гу Цинхуаю и пулей выскочила из класса. Если бы Луань Чэн не пригрозил Чжоу Пэну расправой за сбор любовных писем, она бы отдала конверт ему, и ей не пришлось бы несколько дней мучиться, прежде чем решиться подойти к Гу Цинхуаю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -894,51 +1022,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Тебе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэну это явно не понравилось: — Ты же знаешь, я не стану это читать.</w:t>
+        <w:t>Луань Чэну это явно не понравилось: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты же знаешь, я не стану это читать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он взял конверт, собираясь сунуть его в тетрадь, а вечером выбросить, но почувствовал, что внутри не письмо, а что-то вроде билетов. Достал — и точно: два билета в Сафари-парк, действительны в течение двух недель. Общая стоимость — 240 юаней. Скоро после ежемесячных экзаменов наступят первомайские праздники — три выходных дня. Бай Цзыси надеялась пригласить Луань Чэна в зоопарк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,51 +1134,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Делать? Да ничего особенного, домой поеду, — Луань Чэн удивился: сосед редко спрашивал о чем-то первым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он пристроил край пятой точки на свою парту и посмотрел на Гу Цинхуая сверху вниз: — А ты?</w:t>
+        <w:t>Он пристроил край пятой точки на свою парту и посмотрел на Гу Цинхуая сверху вниз: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У меня есть нескромная просьба, — Гу Цинхуай прямо посмотрел на него. — Не мог бы ты отвезти меня к своей бабушке?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1054,51 +1214,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хочу кое о чем проконсультироваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн немного подумал: — Ладно.</w:t>
+        <w:t>Луань Чэн немного подумал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Хотя это было неожиданно, он не верил, что Гу Цинхуай хочет причинить ему вред — иначе не стал бы помогать столько раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1470,83 +1646,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На третий день остались только биология и физика — экзамены закончились уже к обеду. Перед началом Луань Чэн быстро собрал вещи и позвонил бабушке, предупредив, что к ним приедет одноклассник.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бабушка, сразу вспомнив про Таз Суженых, поспешно спросила: — Это тот самый одноклассник, с которым у вас на тазу священные звери засветились?</w:t>
+        <w:t>Бабушка, сразу вспомнив про Таз Суженых, поспешно спросила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это тот самый одноклассник, с которым у вас на тазу священные звери засветились?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн не хотел врать бабушке и неопределенно буркнул: «Угу».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старушка пришла в неописуемый восторг: — Хорошо-хорошо! Смотри, привези гостя как следует. Мы с твоей мамой обязательно приготовим побольше вкусненького!</w:t>
+        <w:t>Старушка пришла в неописуемый восторг: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо-хорошо! Смотри, привези гостя как следует. Мы с твоей мамой обязательно приготовим побольше вкусненького!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн долго не находил, что ответить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,67 +1822,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И то верно, — бабушка потянулась к розовой заколке в виде бабочки. — Давай и это возьмем? Моей будущей снохе точно понравится!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В это время Гу Цинхуай, сидя на экзамене, внезапно вздрогнул: — Апчхи!</w:t>
-[...15 lines deleted...]
-        <w:t>Бай Ю подозрительно обернулся: — Цинхуай, ты что, простудился?</w:t>
+        <w:t>В это время Гу Цинхуай, сидя на экзамене, внезапно вздрогнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Апчхи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Ю подозрительно обернулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цинхуай, ты что, простудился?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай нахмурился и едва заметно покачал головой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>