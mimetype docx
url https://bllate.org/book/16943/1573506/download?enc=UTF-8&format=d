--- v0 (2026-07-09)
+++ v1 (2026-09-09)
@@ -190,51 +190,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн старательно избегал прямого зрительного контакта с ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он легонько подтолкнул Гу Цинхуая локтем: — Слушай, сосед, мне вот жутко любопытно... они что, тебя боятся?</w:t>
+        <w:t>Он легонько подтолкнул Гу Цинхуая локтем: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, сосед, мне вот жутко любопытно... они что, тебя боятся?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Местные призраки, как и те, что ошивались у «учительского дома», не решались приближаться к ним. Очевидно, дело было в Гу Цинхуае. Вспомнить хотя бы, как тени злобно скалились на Луань Чэна в подъезде, но стоило выйти Гу Цинхуаю — и они рассыпались. Раньше он мог думать, что призраки боятся Бай Ю или Мин Юэ, но сегодня их здесь не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +670,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн: — ... Ну ты и жмот! Это же был мой последний ролл!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн во весь голос крикнул: — Шеф, еще порцию спринг-роллов! С мясом!</w:t>
+        <w:t>Луань Чэн во весь голос крикнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шеф, еще порцию спринг-роллов! С мясом!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В субботу занятия шли только полдня, и Луань Чэн досидел их на чистом упрямстве. Проблема была в том, что ночью он «переглядел» призраков — глаза горели, а спать хотелось просто неистово. Будь это раньше, еще куда ни шло: здоровье позволяло не вести и бровью после пары бессонных ночей, но в последнее время он спал так плохо, что даже утренняя эрекция, казалось, стала не такой бодрой, как прежде. Тоска смертная.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,99 +750,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У вас двоих на эти выходные планов нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн обреченно вздохнул: — Каких еще, к черту, планов? У «нас двоих»? Ты можешь перестать нести чушь?</w:t>
-[...47 lines deleted...]
-        <w:t>Чжоу Пэн покровительственно похлопал его по плечу: — Ладно, старик, я специально для тебя набью его монетами потяжелее.</w:t>
+        <w:t>Луань Чэн обреченно вздохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Каких еще, к черту, планов? У «нас двоих»? Ты можешь перестать нести чушь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Пэн огляделся по сторонам и понизил голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но вы же сегодня утром вместе вернулись? Кто-то видел, как Гу Цинхуай вез тебя на багажнике. Я вот что хотел сказать: ты парень смелый, конечно, но хоть бы осторожность проявлял, что ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэну было лень спорить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да, мы уже почти женимся, так что готовь красный конверт с деньгами. Учитывая нашу дружбу, в нем должно быть не меньше полукилограмма купюр!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжоу Пэн покровительственно похлопал его по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, старик, я специально для тебя набью его монетами потяжелее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Отвали! — огрызнулся Луань Чэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1374,51 +1470,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн в легком ступоре взял одежду и вынес брату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чжэ уставился на новый бегунок и взвыл: — Это еще что за хрень?!</w:t>
+        <w:t>Луань Чжэ уставился на новый бегунок и взвыл: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это еще что за хрень?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Хао как раз закончил дела и вышел в коридор. Увидев вещь в руках младшего сына, он хохотнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,67 +1566,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн присмотрелся — точно, вот почему оно казалось знакомым!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лицо Луань Чжэ выражало вселенскую скорбь: — Бабушка! Ну ты у меня и приколистка, а-а-а-а-а!</w:t>
-[...15 lines deleted...]
-        <w:t>Старушка отозвалась из комнаты: — Чего расшумелся? Блестит же, красиво!</w:t>
+        <w:t>Лицо Луань Чжэ выражало вселенскую скорбь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бабушка! Ну ты у меня и приколистка, а-а-а-а-а!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Старушка отозвалась из комнаты: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего расшумелся? Блестит же, красиво!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чжэ заметался по дому в поисках ножниц, чтобы срезать этот «гламур», и в итоге наотрез отказался подпускать бабушку к своему гардеробу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>