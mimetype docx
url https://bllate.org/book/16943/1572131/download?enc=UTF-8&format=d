--- v0 (2026-07-09)
+++ v1 (2026-09-09)
@@ -814,67 +814,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>К тому же, со вчерашнего вечера он заметил пугающую вещь: он начал видеть и других «людей», которых здесь быть не должно. Благо, в школе их было немного — видимо, из-за сильной энергетики живых.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Ю заметил приближающегося парня и расплылся в улыбке: — О-о, кто это у нас так рано встал, Сяо Луань Чэн?</w:t>
-[...15 lines deleted...]
-        <w:t>Луань Чэн кивнул: — И вам доброе утро. Вы... — он перевел взгляд на Гу Цинхуая: — В каком общежитии живете? Раз пришел так рано, значит, наверняка живет в кампусе?</w:t>
+        <w:t>Бай Ю заметил приближающегося парня и расплылся в улыбке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О-о, кто это у нас так рано встал, Сяо Луань Чэн?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И вам доброе утро. Вы... — он перевел взгляд на Гу Цинхуая: — В каком общежитии живете? Раз пришел так рано, значит, наверняка живет в кампусе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай протянул Луань Чэну толстый альбом, который до этого держал в руках:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,99 +942,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Слишком вежливо с твоей стороны, — сказал Луань Чэн. — Тот, что я тебе дал, был уже изрисован.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай нахмурился: — В магазинах скетчбуки с рисунками не продают.</w:t>
-[...15 lines deleted...]
-        <w:t>Бай Ю, стоявший рядом, бросил короткое: — Дебил.</w:t>
+        <w:t>Гу Цинхуай нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В магазинах скетчбуки с рисунками не продают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бай Ю, стоявший рядом, бросил короткое: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дебил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн тут же гневно уставился на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мин Юэ, почувствовав, что атмосфера накаляется, поспешил вмешаться: — Луань Чэн, ты каждое утро так рано встаешь?</w:t>
+        <w:t>Мин Юэ, почувствовав, что атмосфера накаляется, поспешил вмешаться: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Луань Чэн, ты каждое утро так рано встаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Да сто пудов нет! — влез Бай Ю. — Если бы он вставал так рано и при этом так паршиво учился, то небеса должны были бы его совсем не возлюбить, раз наградили мозгами тупее, чем у свиньи!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,83 +1166,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот видишь, говорю же — дурак, а ты не веришь! — С этими словами Бай Ю внезапно изменился в лице. Его эффектная, хоть и бледная физиономия превратилась в голый череп, из которого вывалился длиннющий язык. А его изящные белые руки вытянулись, как когтистые лапы демона, и вцепились Луань Чэну прямо в горло! Луань Чэн от ужаса мертвой хваткой вцепился в руку Гу Цинхуая! Прижался к нему так, словно от этого зависела его жизнь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай долго пытался высвободить руку, но безуспешно. Он со вздохом посмотрел на Луань Чэна: — Отпусти.</w:t>
-[...31 lines deleted...]
-        <w:t>Гу Цинхуай вскинул бровь: — Я тоже умею. Хочешь посмотреть?</w:t>
+        <w:t>Гу Цинхуай долго пытался высвободить руку, но безуспешно. Он со вздохом посмотрел на Луань Чэна: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отпусти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Луань Чэн весь затрясся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О-о-он... он почему облик меняет?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Цинхуай вскинул бровь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тоже умею. Хочешь посмотреть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн в ступоре повернул голову к Гу Цинхуаю и увидел, как чистое и спокойное лицо соседа сменилось серо-стальной маской. Кожа стала безжизненной, как у трупа — будто живой красавец в одно мгновение превратился в зомби!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1182,147 +1310,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай вернул себе прежний облик и невозмутимо стряхнул пылинку с плеча. Луань Чэн стоял, и сердце его бешено колотилось где-то в районе горла. Глядя на этого нового соседа, он чувствовал, что его мозг окончательно «поплыл».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент на стадионе внезапно зазвонил телефон. Гу Цинхуай глянул на экран и ответил: — Да? Старший брат.</w:t>
-[...15 lines deleted...]
-        <w:t>На другом конце провода Гу Цинцзян усмехнулся: — Сяо Лю, прости, что так рано. Боялся, что на уроках тебе будет неудобно говорить, вот и набрал сейчас. Как обжился в новой школе? Как сосед по парте?</w:t>
+        <w:t>В этот момент на стадионе внезапно зазвонил телефон. Гу Цинхуай глянул на экран и ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да? Старший брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На другом конце провода Гу Цинцзян усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Лю, прости, что так рано. Боялся, что на уроках тебе будет неудобно говорить, вот и набрал сейчас. Как обжился в новой школе? Как сосед по парте?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Сяо Лю - ласковое обращение к младшему брату, означающее «маленький Шестой» (вероятно, Гу Цинхуай шестой ребенок в семье))</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай покосился на своего «легендарного школьного хулигана», о котором наслушался по дороге со съемной квартиры, и слегка нахмурился: — Перепелка с ногами в метр двадцать. Пойдет.</w:t>
+        <w:t>Гу Цинхуай покосился на своего «легендарного школьного хулигана», о котором наслушался по дороге со съемной квартиры, и слегка нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Перепелка с ногами в метр двадцать. Пойдет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Перепелка: В китайском сленге так называют пугливых, робких людей, которые «втягивают голову в плечи», как напуганные птицы. Очень обидное прозвище для парня, который считается школьным задирой)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>До Луань Чэна только через пару секунд дошло, что «перепелка» — это он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>От возмущения у него перехватило дыхание, а внутри всё взорвалось гневным монологом: «Твою мать, сам ты перепелка! Приперся в школу с двумя призраками! Псих несчастный!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>------------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проект был переведен командой Sherekili Novels</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>