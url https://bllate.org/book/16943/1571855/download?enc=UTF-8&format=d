--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -222,51 +222,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Классная, решив, что Луань Чэн «вполне адекватно» принял новичка, велела Гу Цинхуаю зайти к ней за учебниками после второго урока и ушла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжоу Пэн на передней парте продолжал ковырять свою кукурузу. Луань Чэн ткнул его в спину: — Отломи половину.</w:t>
+        <w:t>Чжоу Пэн на передней парте продолжал ковырять свою кукурузу. Луань Чэн ткнул его в спину: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отломи половину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ему срочно нужно было что-то пожевать, чтобы не сойти с ума.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -830,51 +846,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн даже не нашелся, что ответить. Надо было уходить, но любопытство пересилило страх. Что этот фрик задумал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Цинхуай, видя, что сосед не уходит, не стал его прогонять: — Не уходишь — тогда прикрой дверь.</w:t>
+        <w:t>Гу Цинхуай, видя, что сосед не уходит, не стал его прогонять: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не уходишь — тогда прикрой дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн выглянул в коридор и закрыл дверь изнутри. Он оказался заперт в тесном, пахучем пространстве туалета наедине с Гу Цинхуаем, Бай Ю и Сяо Юэляном (Маленькая Луна).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +974,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гу Цинхуай, видя, что «клиенты» довольны, молча докурил сигарету. Его лицо в облаке серого дыма казалось загадочным и бесконечно одиноким. Когда табак догорел, он убрал зажигалку и точным щелчком отправил бычок в унитаз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он повернулся к остолбеневшему Луань Чэну: — Не идешь?</w:t>
+        <w:t>Он повернулся к остолбеневшему Луань Чэну: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не идешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Иду… — на автопилоте ответил тот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1086,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Разрешите войти? — выдохнул Луань Чэн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель замер и обернулся: — Что так долго?</w:t>
+        <w:t>Учитель замер и обернулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что так долго?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чжоу Пэн уже успел ляпнуть, что Луань Чэн ушел в туалет, и учитель Ю явно задавался вопросом, чем там можно заниматься столько времени. Ю Жунгуан был сухим старичком в традиционном костюме «чжуншань» и старомодных матерчатых туфлях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1118,211 +1182,323 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Извините, учитель, задержался немного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ю Жунгуан посмотрел на Гу Цинхуая и кивнул: — Ладно, садись. Редкость-то какая, наконец-то ты «отстрелялся».</w:t>
+        <w:t>Ю Жунгуан посмотрел на Гу Цинхуая и кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, садись. Редкость-то какая, наконец-то ты «отстрелялся».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Луань Чэн, который только начал делать шаг к парте, после этих слов чуть не рухнул на колени. Под взрыв хохота в классе он обернулся, не зная, плакать ему или смеяться:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Учитель, это слово используется совсем в другом смысле! (прим. переводчика : Учитель имел в виду «перестал быть один за партой», а на сленге это значит «нашел пару»)</w:t>
-[...31 lines deleted...]
-        <w:t>Староста со второй парты, давясь от смеха, пояснил: — Нет, учитель! «Отстреляться» или «сойти с дистанции» в этом контексте означает выйти из статуса одиночки, то есть начать с кем-то встречаться!</w:t>
+        <w:t>— Учитель, это слово используется совсем в другом смысле! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(прим. переводчика : Учитель имел в виду «перестал быть один за партой», а на сленге это значит «нашел пару»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитель Ю нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве? Разве у тебя не появился сосед по парте? Ты же теперь не один?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Староста со второй парты, давясь от смеха, пояснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, учитель! «Отстреляться» или «сойти с дистанции» в этом контексте означает выйти из статуса одиночки, то есть начать с кем-то встречаться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ну всё, хохот стал еще громче.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учитель Ю постучал по столу: — Не смеяться! Не смеяться! Мне столько лет, что нужно время, чтобы поспевать за модой. А ну, мелюзга, посерьезнее! Урок начался!</w:t>
+        <w:t>Учитель Ю постучал по столу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смеяться! Не смеяться! Мне столько лет, что нужно время, чтобы поспевать за модой. А ну, мелюзга, посерьезнее! Урок начался!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Смех постепенно затих. Луань Чэн незаметно выдохнул, подумав про себя: «Да я не просто из одиночек вышел, я тут сразу за двоих и за троих отдуваюсь».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он покосился на Гу Цинхуая. Тот с абсолютно каменным лицом сверлил взглядом черную доску, в то время как Бай Ю и Сяо Юэлян (Маленькая Луна) уселись по обе стороны от них и начали вполголоса переговариваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Ю своим ехидным голосом выдал: — Сяо Юэлян (Маленькая Луна), ты заметил? А этот малец, Луань Чэн, выглядит-то как-то… гейски, что ли?</w:t>
-[...15 lines deleted...]
-        <w:t>Сяо Юэлян (Маленькая Луна), вертя в руках свои карманные часы, в ответ мягко улыбнулся: — Ты про каждого красавчика так говоришь. Но этот мальчик и впрямь симпатичный.</w:t>
+        <w:t>Бай Ю своим ехидным голосом выдал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Юэлян (Маленькая Луна), ты заметил? А этот малец, Луань Чэн, выглядит-то как-то… гейски, что ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Юэлян (Маленькая Луна), вертя в руках свои карманные часы, в ответ мягко улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты про каждого красавчика так говоришь. Но этот мальчик и впрямь симпатичный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вот-вот! — Бай Ю пододвинул свой призрачный табурет поближе. — Чем больше смотрю, тем больше кажется, что они с Цинхуаем — ну просто идеальная пара.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>