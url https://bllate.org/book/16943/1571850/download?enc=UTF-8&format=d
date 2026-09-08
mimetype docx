--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -590,51 +590,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Шло раннее утро понедельника. Время для передачи денег в загробный мир было, честно говоря, не самым подходящим, но на рассвете Луань Чэну нужно было уезжать в школу до самой субботы, так что выбирать не приходилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн взвесил пакеты в руках: — Бабуль, они же совсем легкие. А на улице ветер. Вдруг их раздует, пока я буду жечь? Как дед их получит?</w:t>
+        <w:t>Луань Чэн взвесил пакеты в руках: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бабуль, они же совсем легкие. А на улице ветер. Вдруг их раздует, пока я буду жечь? Как дед их получит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Старуха молча смотрела на внука. Через мгновение она произнесла:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1246,51 +1262,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты чего, Луань Чэн? Зачем себя бьешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Луань Чэн несколько раз закашлялся и махнул рукой: — Да… ничего.</w:t>
+        <w:t>Луань Чэн несколько раз закашлялся и махнул рукой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да… ничего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Просто он вдруг вспомнил, что бабушкин медный таз так и остался брошенным на перекрестке. Смерти моей хотите!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>