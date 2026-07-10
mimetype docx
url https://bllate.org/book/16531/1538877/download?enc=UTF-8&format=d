--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -14,83 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Цзи Линьсюэ, ты знаешь, как решается эта задача? — Девушка, прижимая к груди потрёпанный сборник задач, поймала его взгляд и ткнула пальцем в один из примеров.</w:t>
-[...31 lines deleted...]
-        <w:t>Цзи Линьсюэ скользнул взглядом по странице.</w:t>
+        <w:t>Цзи Линьсюэ скользнул взглядом по странице. От сборника пахло старыми чернилами и чужими приторно-сладкими духами, и он чуть отодвинулся, чувствуя, как под ложечкой заныло от этого запаха, слишком навязчивого, как сама его обладательница.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,147 +142,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Линьсюэ мысленно вздохнул. С тех пор как он появился в этом классе, девушки то и дело находили повод к нему приблизиться — кто с вопросом по учёбе, кто с просьбой одолжить ручку, а кто и вовсе с совершенно надуманным предлогом. По сравнению с его прежней школой, здешние одноклассницы были куда смелее и настойчивее.</w:t>
-[...95 lines deleted...]
-        <w:t>Девушка виновато покачала головой:</w:t>
+        <w:t>Цзи Линьсюэ мысленно вздохнул. С тех пор как он появился в этом классе, девушки то и дело находили повод к нему приблизиться, кто с вопросом по учёбе, кто с просьбой одолжить ручку, а кто и вовсе с совершенно надуманным предлогом. По сравнению с его прежней школой, здешние одноклассницы были куда смелее и настойчивее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он терпеливо, шаг за шагом, объяснил ей ход решения, и с каждым его словом глаза девушки стекленели всё сильнее, будто она смотрела не на формулы, а на наскальную живопись, и пыталась расшифровать, что хотел сказать древний художник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поняла? — спросил он, уже догадываясь об ответе, и девушка виновато покачала головой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Линьсюэ снова вздохнул, но не успел он открыть рот, как сзади раздался ленивый, чуть насмешливый голос, от которого девушка вздрогнула, словно от удара током:</w:t>
+        <w:t>Цзи Линьсюэ снова вздохнул, но не успел он открыть рот, как сзади раздался ленивый, чуть насмешливый голос, от которого девушка вздрогнула так, будто её застали за чем-то неприличным:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,211 +430,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Забавно, подумал он про себя. Гу Хэнчжи в школе безумно популярен, настоящая звезда, но при этом мало кто осмеливается к нему подойти просто так, без крайней необходимости. Наверное, все прекрасно знают, какой у него скверный, непредсказуемый характер — одного его тяжёлого, холодного взгляда достаточно, чтобы человек забыл все слова и ретировался.</w:t>
-[...159 lines deleted...]
-        <w:t>Цзи Линьсюэ не видел в таком положении вещей ничего плохого. Гу Хэнчжи не умел и не пытался скрывать свои чувства — симпатии и антипатии у него всегда были как на ладони, написаны крупными буквами на лице. Если Цзи Линьсюэ хотел к нему приблизиться, завоевать его доверие, чтобы впоследствии изменить ход будущих трагических событий, ему нужно было любыми способами привлечь его внимание, заставить замечать себя.</w:t>
+        <w:t>Забавно. Гу Хэнчжи в школе обожали заочно и боялись вживую. Настоящая звезда, к которой никто не решался приблизиться без крайней необходимости, потому что одного его взгляда хватало, чтобы человек забыл, зачем пришёл, и ретировался с позором. Вот эта девушка, например, относилась к их числу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После его язвительного замечания у неё не осталось никаких причин задерживаться. Она обиженно поджала и без того тонкие губы и, прижимая к груди злополучный сборник, быстро вышла из класса. Цзи Линьсюэ покосился на Гу Хэнчжи. Тот, даже не подняв головы, продолжал сосредоточенно выводить в тетради какие-то формулы, делая вид, что ничего не произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С того самого дня на стрельбище, когда Цзи Линьсюэ невольно его «опозорил», отказавшись от соревнования, да ещё и застал его в жалком, унизительном виде, со следом от отцовской пощёчины на лице, Гу Хэнчжи, казалось, поставил себе цель постоянно к нему придираться, задевать, выводить из себя. Но, если здраво рассудить, в этом была и своя, неожиданная польза. Вот, например, сейчас он своим вмешательством помог отвадить очередную назойливую «поклонницу», избавив Цзи Линьсюэ от необходимости продолжать этот бессмысленный диалог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Линьсюэ не видел в таком положении вещей ничего плохого. Гу Хэнчжи не умел и не пытался скрывать свои чувства, симпатии и антипатии у него всегда были как на ладони, написаны крупными буквами на лице. Если Цзи Линьсюэ хотел к нему приблизиться, завоевать его доверие, чтобы впоследствии изменить ход будущих трагических событий, ему нужно было любыми способами привлечь его внимание, заставить замечать себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,211 +590,163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стояла невыносимая летняя жара, поэтому урок физкультуры решено было провести в плавательном бассейне — в прохладном, крытом помещении, подальше от палящего солнца и угрозы теплового удара.</w:t>
-[...159 lines deleted...]
-        <w:t>Цзи Линьсюэ заставил себя отвести взгляд и скользнул им по прозрачной, обманчиво спокойной голубой глади воды. И в ту же секунду сердце его болезненно сжалось, словно в тисках.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Над школьным двором плавилось марево, асфальт пузырился, и даже воробьи, обалдев от духоты, сидели в тени с раскрытыми клювами и ни на что не реагировали. Поэтому урок физкультуры перенесли в бассейн, в прохладный крытый зал, где можно было не бояться теплового удара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Гу Хэнчжи, слава богу, давно зажило, и от недавнего позорного следа не осталось и следа. Сейчас он сосредоточенно разминался на бортике бассейна, одетый лишь в облегающие плавки. Талия и бёдра подтянуты, мышцы живота перекатываются под смуглой, влажной кожей, и тело его, ещё по-юношески угловатое и гибкое, уже сейчас обещало в будущем превратиться в машину, от которой у любого отпадает челюсть. В этом возрасте большинство парней, занятых учёбой до седьмого пота, отличались худобой и нескладностью, а такая фигура, как у Гу Хэнчжи, с уже обозначившимся мышечным рельефом, в одежде стройная и поджарая, без неё по-настоящему атлетичная, была огромной редкостью, настоящим подарком судьбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Линьсюэ едва переступил порог просторного, залитого светом зала, как сразу же заметил его. Эту фигуру невозможно было не заметить, даже если бы он очень старался. Он оглянулся вокруг и понял, что и другие, как девушки, так и парни, то и дело бросают на Гу Хэнчжи украдкой заинтересованные, оценивающие взгляды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушки, наблюдавшие за ним, краснели и смущённо отводили глаза, парни откровенно завидовали. Цзи Линьсюэ заставил себя отвести взгляд и скользнул им по прозрачной, обманчиво спокойной голубой глади. И в ту же секунду сердце пропустило удар, сбилось с ритма, а ладони стали влажными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только узнал, что в программе значится плавание, он находил всё новые и новые предлоги: то «живот болит», то «голова кружится», то просто «самочувствие не очень», — и оставался в пустом, душном классе. Но учитель физкультуры, мужик бывалый и внимательный, быстро раскусил эту нехитрую тактику. В этот раз он без разговоров велел Цзи Линьсюэ явиться на урок — и точка, никаких отговорок.</w:t>
+        <w:t>Как только узнал, что в программе значится плавание, он находил всё новые и новые предлоги, то «живот болит», то «голова кружится», то просто «самочувствие не очень», и оставался в пустом, душном классе. Но учитель физкультуры, мужик бывалый и внимательный, быстро раскусил эту нехитрую тактику. В этот раз он без разговоров велел Цзи Линьсюэ явиться на урок, и точка, никаких отговорок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +830,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Урок начался. Учитель, высокий мужчина со спортивной выправкой, раскрыл журнал и начал перекличку. Все ученики, за исключением тех, у кого были официальные освобождения, были на месте. Не было только одного — Цзи Линьсюэ.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Урок начался. Учитель, высокий, с квадратным подбородком и вечным свистком на шее, раскрыл журнал и начал перекличку, голос его эхом разнёсся под сводами бассейна. Все ученики, за исключением тех, у кого были официальные освобождения, были на месте, не было только Цзи Линьсюэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,499 +1038,483 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тихо всем! — прикрикнул учитель, но в глазах его заплясали смешинки. Он обвёл взглядом учеников и ткнул пальцем в самого высокого парня, который как раз лениво потягивался у бортика. — А ну-ка, сходи в раздевалку, приведи этого горе-пловца. Живо!</w:t>
-[...447 lines deleted...]
-        <w:t>— А ты, собственно, чего припёрся? Любоваться?</w:t>
+        <w:t>— Тихо всем! — прикрикнул учитель, но в глазах его заплясали смешинки. Он обвёл взглядом учеников и ткнул пальцем в самого высокого парня, который как раз лениво потягивался у бортика. — А ну-ка, сходи в раздевалку, приведи этого горе-пловца, — учитель ткнул пальцем в Гу Хэнчжи. — И без фокусов. Живо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я, что ли? — удивлённо вскинул бровь Гу Хэнчжи, и учитель усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, ты, ты. Не крути головой, тут других кандидатов нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Хэнчжи хмыкнул, но спорить не стал. Ну просто праздник какой-то. Он направился к выходу из зала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Шаоянь и Лу Юй тревожно переглянулись. Только не подеритесь. Господи, пожалуйста, пусть они просто разойдутся по разным углам, я потом свечку поставлю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Хэнчжи толкнул дверь раздевалки. Внутри пахло хлоркой, мокрым кафелем и застоявшейся водой, и под сводами стояла звенящая, почти гробовая тишина, нарушаемая только мерным капаньем где-то в душевой. Он сделал несколько шагов вглубь и увидел Цзи Линьсюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот сидел на деревянной скамейке, низко опустив голову, и даже не обернулся на звук шагов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, теперь понятно, почему ты так отчаянно не хотел идти на урок, — протянул Гу Хэнчжи, приближаясь с улыбкой человека, который нашёл чужую слабость и уже прикидывает, как бы поизящнее на неё надавить. — С таким телом, как у тебя, действительно стыдно перед людьми показаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, не спрашивая разрешения, грубо ухватил Цзи Линьсюэ за руку, повертел её так и эдак, будто приценивался к куску мяса на рынке, и бросил пренебрежительно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тощий, как вобла. Руки-спички. Тебя что, вообще не кормят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Линьсюэ резко отдёрнул руку, и пальцы его сжались в кулак, да так, что ногти впились в ладонь. По сравнению с Гу Хэнчжи он, конечно, проигрывал, но не настолько катастрофически, как тот пытался представить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За три года, проведённых в этом мире, он упорно, каждое утро, занимался спортом. Но, видимо, сказывалась конституция тела, а может, и что-то ещё. Мышцы нарастали тонким, едва заметным слоем, а из-за узких, хрупких костей он казался ещё более субтильным и беззащитным, чем был на самом деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И без того взвинченный до предела самим фактом присутствия в этом ненавистном месте, Цзи Линьсюэ ответил резче, чем следовало:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты, собственно, чего припёрся? — Цзи Линьсюэ вскинул голову. — Любоваться пришёл? Или решил, что я без тебя дорогу в бассейн не найду?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1630,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда все наконец собрались, урок начался. В этот раз учили брасс. Сначала на суше, лёжа на специальных ковриках, отрабатывали движения ногами, потом учитель скомандовал заходить в воду — учиться правильно дышать: делать глубокий вдох ртом и медленный, продолжительный выдох носом прямо в воду.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда все наконец собрались, урок начался. В этот раз учили брасс. Сначала на суше, лёжа на специальных ковриках, отрабатывали движения ногами, потом учитель скомандовал заходить в воду, учиться правильно дышать, делать глубокий вдох ртом и медленный, продолжительный выдох носом прямо в воду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,83 +1710,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вода, прохладная и непривычная, тотчас же противно, как слизь, облепила его ноги, поднимаясь всё выше, обволакивая тело своим ледяным, безжалостным объятием.</w:t>
-[...31 lines deleted...]
-        <w:t>Цзи Линьсюэ закусил губу до крови и изо всех сил вцепился руками в холодный, скользкий бортик — костяшки его пальцев побелели от чудовищного напряжения.</w:t>
+        <w:t>Вода, прохладная и непривычная, тотчас же противно облепила ноги, поднялась выше, обхватила тело ледяным объятием, и Цзи Линьсюэ показалось, что его засасывает в бездонную, холодную трясину, из которой не выбраться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Линьсюэ закусил губу до крови и вцепился в холодный, скользкий бортик так, что костяшки побелели, а пальцы заныли от напряжения, но разжать их он не мог, даже если бы захотел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Линьсюэ не слышал ни слова. Он вообще ничего не соображал. Когда учитель, закончив объяснять теорию, наглядно показал правильную технику плавания и разрешил всем надеть плавательные лопатки, чтобы попробовать применить отработанные на суше движения ног в воде, он по-прежнему стоял как вкопанный, вцепившись в спасительный бортик.</w:t>
+        <w:t>Цзи Линьсюэ не слышал ни слова, он вообще ничего не соображал. Когда учитель, закончив объяснять теорию, наглядно показал правильную технику плавания и разрешил всем надеть плавательные лопатки, чтобы попробовать применить отработанные на суше движения ног в воде, он по-прежнему стоял как вкопанный, вцепившись в спасительный бортик.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,115 +1902,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кроме него, на берегу обнаружилось ещё несколько человек — те, кто тоже решил не искушать судьбу и «оттачивать мастерство» на суше.</w:t>
-[...63 lines deleted...]
-        <w:t>Хорошо, что никому не было до него никакого дела. Большая часть урока прошла, Цзи Линьсюэ постепенно успокоился, дыхание выровнялось, и он просто сидел, уставившись невидящим, отсутствующим взглядом на воду.</w:t>
+        <w:t>Кроме него, на берегу обнаружилось ещё несколько человек, те, кто тоже решил не искушать судьбу и «оттачивать мастерство» на суше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала Цзи Линьсюэ ещё тешил себя слабой надеждой, что этот его страх всего лишь временное помутнение, что он сможет его перебороть. Но сейчас, лёжа на этом жёстком, пахнущем резиной и хлоркой коврике и глядя на манящую, но такую враждебную для него воду, он понял окончательно и бесповоротно, что больше никогда в жизни не сможет плавать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что никому не было до него никакого дела. Большая часть урока прошла, Цзи Линьсюэ постепенно выдохнул, плечи сами собой опустились, дыхание выровнялось, и он просто сидел, уставившись невидящим, отсутствующим взглядом на воду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Капли воды стекали с его чёрных, как смоль, волос, скользили по напряжённой, рельефной груди, по подтянутому, плоскому животу и, наконец, исчезали там, внизу, скрытые тканью плавок.</w:t>
+        <w:t>Капли воды срывались с его чёрных волос и с тихим стуком разбивались о кафель, стекали по рельефной груди, по животу и исчезали там, внизу, скрытые тканью плавок, и Цзи Линьсюэ вдруг поймал себя на том, что проследил весь этот маршрут. До самого конца. Отлично. Теперь я точно извращенец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Любого, кого обвинили бы в таком, да ещё и без всяких на то оснований, это, несомненно, задело бы за живое. Цзи Линьсюэ резко вскочил на ноги, и в глазах его вспыхнул гнев.</w:t>
+        <w:t>Цзи Линьсюэ резко вскочил на ноги, и желваки заходили под кожей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, не ссорьтесь, пожалуйста. Если уж так невтерпёж подраться — деритесь прямо в бассейне. Там и вода есть, чтобы охладить пыл.</w:t>
+        <w:t>— Да, не ссорьтесь, пожалуйста. Если уж так невтерпёж подраться, деритесь прямо в бассейне. Там и вода есть, чтобы охладить пыл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,115 +2606,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вода сомкнулась над его головой, поглотив его целиком.</w:t>
-[...63 lines deleted...]
-        <w:t>Холодная, бескрайняя вода, как болотная трясина, безжалостно засасывала его, тянула вглубь, в темноту. Он был как муха, попавшая в липкую, прочную паутину, — барахтайся не барахтай, нити держат крепко, не давая пошевелиться ни рукой, ни ногой.</w:t>
+        <w:t>Вода сомкнулась над его головой, поглотив его целиком, и он сразу почувствовал её вкус, хлорный, едкий, химический, как будто глотнул из баночки с отбеливателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он отчаянно попытался выплыть, сделать хоть одно движение, но руки и ноги, словно налившись свинцом, отказывались повиноваться, безвольно болтаясь в толще воды. Перед глазами, застилая свет, проплывали серебристые пузырьки воздуха, уходящие вверх, к спасительной поверхности, всё дальше и дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Холодная, бескрайняя вода, как болотная трясина, безжалостно засасывала его, тянула вглубь, в темноту. Он был как муха, попавшая в липкую, прочную паутину, барахтайся не барахтай, нити держат крепко, не давая пошевелиться ни рукой, ни ногой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,115 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда его голова, наконец, показалась над поверхностью, мир вновь обрёл для него чёткость и реальность.</w:t>
-[...63 lines deleted...]
-        <w:t>Шэнь Шаоянь метался рядом, как угорелый, в голосе его слышались истерические нотки:</w:t>
+        <w:t>Когда его голова наконец показалась над поверхностью, мир вновь обрёл для него чёткость и реальность. Его вытащили на холодный, скользкий пол бассейна, он лежал неподвижно, чувствуя, как по лицу стекает вода, и не в силах открыть глаза, а Шэнь Шаоянь метался рядом, как угорелый, и в голосе его слышались истерические нотки:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Хэнчжи, с побелевшим, каменным лицом, несколько раз сильно, ритмично, надавил ему на грудную клетку. А затем, не колеблясь ни секунды, решительно наклонился и прижался своими губами к его бледным, холодным, безжизненным губам.</w:t>
+        <w:t>Гу Хэнчжи, не говоря ни слова, несколько раз сильно, ритмично надавил ему на грудную клетку, а затем, не колеблясь ни секунды, наклонился и прижался губами к его бледным, холодным, безжизненным губам. Шэнь Шаоянь, стоявший рядом, издал сдавленный звук, похожий на писк.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,147 +3310,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзи Линьсюэ с трудом сел, закашлявшись и выплёвывая воду. Наглотался он совсем немного, но сознание всё ещё мутилось — воспоминания из прошлой жизни, из этой, из книги, из реальности перемешались в его голове в дикий, хаотичный коктейль.</w:t>
-[...95 lines deleted...]
-        <w:t>Толстый парень, виновник всего этого переполоха, стоял прямо перед ним и, по-прежнему фальшиво улыбаясь, щурил свои крошечные, заплывшие жиром глазки.</w:t>
+        <w:t>Цзи Линьсюэ с трудом сел, закашлявшись и выплёвывая воду. Наглотался он совсем немного, но сознание всё ещё мутилось, воспоминания из прошлой жизни, из этой, из книги, из реальности перемешались в голове в дикий коктейль, и он не сразу понял, где находится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А от этих безжалостных надавливаний на грудную клетку он, собственно, и очнулся, больно было до чёртиков. Вокруг него уже столпились взволнованные одноклассники, кто-то заботливо принёс большое, пушистое полотенце и накинул ему на плечи. Полотенце пахло кондиционером и было тёплым, как будто его только что достали из сушилки, и от этого контраста с ледяной водой его пробрало дрожью. Толстый парень, виновник всего этого переполоха, стоял прямо перед ним и, по-прежнему фальшиво улыбаясь, щурил свои крошечные, заплывшие жиром глазки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,83 +3470,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Парню вдруг стало отчего-то не по себе. Было в этих простых, казалось бы, словах что-то такое… многозначительное, зловещее, что ли.</w:t>
-[...31 lines deleted...]
-        <w:t>Цзи Линьсюэ отделался, по счастью, лишь лёгким испугом, но учитель на всякий случай отправил его в медпункт — провериться, нет ли каких последствий. Когда он вернулся в класс, урок уже давно закончился. Он специально разыскал Шэнь Шаояня.</w:t>
+        <w:t>Парень вдруг осёкся, улыбка сползла с его лица. Было в этих простых, казалось бы, словах что-то, от чего у него по спине пробежал холодок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Линьсюэ отделался, по счастью, лишь лёгким испугом, но учитель на всякий случай отправил его в медпункт, где пахло йодом и ватой, провериться, нет ли каких последствий. Когда он вернулся в класс, урок уже давно закончился. Он специально разыскал Шэнь Шаояня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,179 +3582,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты про того толстяка, что тебя в бассейн толкнул? — переспросил он, почесывая затылок. — Это Лю Цинъян, папаша у него, говорят, шахту какую-то прикупил, из новых русских, нувориш, короче. Он, вроде, на нашу старосту, на ту, что по русскому языку и литературе, запал. Раз сто уже признавался — и всё без толку, облом полный.</w:t>
-[...127 lines deleted...]
-        <w:t>После уроков он догнал его в коридоре, когда тот уже собирал вещи.</w:t>
+        <w:t>— Ты про того толстяка, что тебя в бассейн толкнул? — переспросил он, почесывая затылок. — Это Лю Цинъян, папаша у него, говорят, шахту какую-то прикупил, из тех, кто разбогател за одну ночь и теперь пытается отмыть деньги вместе с репутацией. Выскочка, короче. Он, вроде, на нашу старосту, на ту, что по русскому языку и литературе, запал. Раз сто уже признавался, и всё без толку, облом полный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзи Линьсюэ смутно припомнил: староста, кажется, и была его постоянной поклонницей, которая, как заботливая наседка, таскала ему разные сладости. В прошлый раз, кажется, принесла целую коробку дорогого шоколада, но он тогда вежливо отказался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько дней на уроке классный руководитель Чэнь объявил, что Лю Цинъян взял отпуск по болезни. Шёл, видите ли, из школы домой, засмотрелся на что-то, под ноги не посмотрел, в какую-то канаву свалился, ногу сильно подвернул. Будет теперь лечиться, дома отлёживаться. А всем остальным наука, нужно быть внимательнее и смотреть, куда идёте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гу Хэнчжи, услышав это объявление, невольно поднял голову и уставился на спину сидящего впереди Цзи Линьсюэ. После уроков он догнал его в коридоре, когда тот уже собирал вещи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,83 +3742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того случая в бассейне они, по сути, не общались. Хотя они и раньше-то особо не разговаривали, но Гу Хэнчжи, по крайней мере, перестал к нему цепляться и придираться.</w:t>
-[...31 lines deleted...]
-        <w:t>То ли злость его наконец прошла, то ли просто надоело тратить на это время и нервы.</w:t>
+        <w:t>После того случая в бассейне они, по сути, не общались, хотя и раньше-то особо не разговаривали, но Гу Хэнчжи, по крайней мере, перестал к нему цепляться и придираться. То ли злость его наконец прошла, то ли просто надоело тратить на это время и нервы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,115 +3838,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они поднялись на крышу общежития, где их никто не мог услышать.</w:t>
-[...63 lines deleted...]
-        <w:t>— Твоя работа? — спросил он в упор, глядя на Цзи Линьсюэ.</w:t>
+        <w:t>Они поднялись на крышу общежития, где их никто не мог услышать. Ветер здесь был сильнее, он гудел в вентиляционных трубах и трепал волосы, где-то внизу, во дворе, лаяла собака, и Гу Хэнчжи, не тратя времени на предисловия, сразу перешёл к делу и спросил в упор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоя работа?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,51 +3934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Хэнчжи вдруг рассмеялся — негромко, но как-то особенно, приятно. У него был глубокий, обволакивающий смех, от которого даже самые простые, ничего не значащие слова звучали завораживающе.</w:t>
+        <w:t>Гу Хэнчжи вдруг рассмеялся, негромко, но как-то особенно, приятно. У него был глубокий, обволакивающий смех, от которого даже самые простые, ничего не значащие слова звучали завораживающе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4526,83 +4158,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А молчал-то чего? — перебил его Гу Хэнчжи, и лицо его, только что насмешливое, стало серьёзным и даже мрачным. — На физру попёрся, хотя плавать не умеешь и боишься воды до усрачки. У тебя с головой вообще всё в порядке?</w:t>
-[...31 lines deleted...]
-        <w:t>Что именно сделал Гу Хэнчжи после этого разговора, Цзи Линьсюэ так и не узнал. Но с того самого дня, без всяких объяснений и формальностей, его навсегда освободили от уроков плавания.</w:t>
+        <w:t>— А молчал-то чего? — перебил его Гу Хэнчжи, и лицо его, только что насмешливое, стало серьёзным. — На физру попёрся, хотя плавать не умеешь и боишься воды до усрачки. Ты вообще нормальный? Или у тебя инстинкт самосохранения в спячке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что именно сделал Гу Хэнчжи после этого разговора, Цзи Линьсюэ так и не узнал, но с того самого дня, без всяких объяснений и формальностей, его навсегда освободили от уроков плавания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>