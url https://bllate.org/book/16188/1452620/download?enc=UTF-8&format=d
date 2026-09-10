--- v0 (2026-07-09)
+++ v1 (2026-09-10)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, А-фу. Овощи с отличным вкусом первым вырастил Сяоюй, а вино и цукаты он научил семью делать. Хотя он ещё молод, у него твёрдый характер, совсем не похож на других молодых гэров, которые такие нежные. В семье Шэнь его очень любят, иногда даже больше, чем его брата-близнеца.</w:t>
+        <w:t>— Да, А-фу. Овощи с отличным вкусом первым вырастил Сяоюй, а вино и цукаты он научил семью делать. Хотя он ещё молод, у него твёрдый характер, совсем не похож на других молодых гэров, которые такие нежные. В семье Шэнь его очень любят, иногда даже больше, чем его брата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>