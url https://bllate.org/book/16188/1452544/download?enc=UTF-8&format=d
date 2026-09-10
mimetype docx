--- v0 (2026-07-08)
+++ v1 (2026-09-10)
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда они подошли к воротам храма, то увидели, что почти вся деревня уже здесь. Кроме того, они заметили, что глава клана и остальные смотрят на них. Цуй Минь сразу замолчала.</w:t>
+        <w:t>Когда они подошли к воротам храма, то увидели, что почти вся деревня уже здесь. Кроме того, они заметили, что глава клана и остальные смотрят на них. Цуй Минь сразу замолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Староста, зная его, понял, что Цуй Минь устроила скандал, и это задержало их. Он сказал:</w:t>
+        <w:t>Староста, зная его, понял, что Цуй Минь устроил скандал, и это задержало их. Он сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цуй Минь, услышав крик старосты, замолчала. Но она всё ещё стояла перед Шэнь Фэном, не позволяя его вести внутрь. Только когда Шэнь Чжэн, послушав старосту, силой оттащил её, все смогли войти в храм.</w:t>
+        <w:t>Цуй Минь, услышав крик старосты, замолчал. Но она всё ещё стояла перед Шэнь Фэном, не позволяя его вести внутрь. Только когда Шэнь Чжэн, послушав старосту, силой оттащил её, все смогли войти в храм.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>