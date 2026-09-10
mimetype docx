--- v0 (2026-07-08)
+++ v1 (2026-09-10)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они быстро дошли до реки. Вода текла медленно, и через реку был перекинут небольшой каменный мост, соединяющий обе стороны деревни. Вверх по течению, по обеим сторонам реки, лежали несколько больших плоских камней, которые использовались для стирки. В ясную погоду это место было очень оживлённым. Часто здесь выстраивалась очередь, и только получив свободный камень, можно было постирать одежду. Конечно, это было также идеальное место для сплетен среди женщин. Они стирали одежду, а дети играли рядом, чтобы за ними можно было присматривать. На берегу реки были специальные площадки для игр, что делало это место ещё более оживлённым.</w:t>
+        <w:t>Они быстро дошли до реки. Вода текла медленно, и через реку был перекинут небольшой каменный мост, соединяющий обе стороны деревни. Вверх по течению, по обеим сторонам реки, лежали несколько больших плоских камней, которые использовались для стирки. В ясную погоду это место было очень оживлённым. Часто здесь выстраивалась очередь, и только получив свободный камень, можно было постирать одежду. Конечно, это было также идеальное место для сплетен среди геров. Они стирали одежду, а дети играли рядом, чтобы за ними можно было присматривать. На берегу реки были специальные площадки для игр, что делало это место ещё более оживлённым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>