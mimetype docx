--- v0 (2026-07-04)
+++ v1 (2026-09-09)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В Жунчэне семья Линь была известна всем. Еще при жизни старого господина Линь их бизнес процветал, а к поколению отца Линь старший брат семьи стал главой дома. Старший брат Линь Мин, обладая острым умом и точным взглядом, вывел семейное дело на новый уровень, сделав его уникальным на юге. Однако в отличие от своего делового старшего брата отец Линь, будучи младшим сыном, с детства был избалован и вырос праздным. Он любил проводить время в обществе женщин, и его часто можно было найти в увеселительных заведениях. В конце концов родители, видя его поведение, нашли ему решительного мужа, надеясь, что тот сможет обуздать его ветреность.</w:t>
+        <w:t>В Жунчэне семья Линь была известна всем. Еще при жизни старого господина Линь их бизнес процветал, а к поколению отца Линь старший брат семьи стал главой дома. Старший брат Линь Мин, обладая острым умом и точным взглядом, вывел семейное дело на новый уровень, сделав его уникальным на юге. Однако в отличие от своего делового старшего брата отец Линь, будучи младшим сыном, с детства был избалован и вырос праздным. Он любил проводить время в обществе геров, и его часто можно было найти в увеселительных заведениях. В конце концов родители, видя его поведение, нашли ему решительного мужа, надеясь, что тот сможет обуздать его ветреность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>