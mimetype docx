--- v0 (2026-07-09)
+++ v1 (2026-09-10)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Сяоюй смотрел на довольно обильные блюда на столе, и у него буквально потекли слюнки! Ближе всего к нему стояла миска с рыбой, и она была действительно огромной. Деревенская еда всегда такая сытная. Выглядело всё очень аппетитно, и он не мог оторвать глаз. В этот момент его заметила Вай А-мо:</w:t>
+        <w:t>Шэнь Сяоюй смотрел на довольно обильные блюда на столе, и у него буквально потекли слюнки! Ближе всего к нему стояла миска с рыбой, и он был действительно огромной. Деревенская еда всегда такая сытная. Выглядело всё очень аппетитно, и он не мог оторвать глаз. В этот момент его заметила Вай А-мо:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Вот же братец-то! — подумал он. — Я смотрел на рыбу, потому что она была ближе всего. Я слишком маленький, чтобы видеть другие блюда. Хорошо, что это была миска с рыбой, если бы было что-то другое, у меня было бы странное имя. Слава богу, всё как и прежде! Просто ужас».</w:t>
+        <w:t>«Вот же братец-то! — подумал он. — Я смотрел на рыбу, потому что он был ближе всего. Я слишком маленький, чтобы видеть другие блюда. Хорошо, что это был миска с рыбой, если бы было что-то другое, у меня было бы странное имя. Слава богу, всё как и прежде! Просто ужас».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Так, выращивая овощи, мило улыбаясь, попивая родниковую воду и набираясь сил, он находил возможность добавлять «секретный ингредиент» в чашку А-де, и так прошло два спокойных и уютных месяца. Скоро должен был наступить его столетний праздник, и семья уже почти всё подготовила.</w:t>
+        <w:t>Так, выращивая овощи, мило улыбаясь, попивая родниковую воду и набираясь сил, он находил возможность добавлять «секретный ингредиент» в чашку А-де, и так прошло два спокойных и уютных месяца. Скоро должен был наступить его стодневный праздник, и семья уже почти всё подготовила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,115 +910,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только наступил час Сы, пришла семья Шэнь Юнь, которая жила в соседнем городке. Шэнь Юнь была похожа на А-мо, у неё была такая же округлая фигура. Лицо у неё было круглое, и она выглядела очень доброжелательной. Как только она вошла, сразу же захотела взять на руки Сяо Юй'эра. Она оставила мужа и двух двоюродных братьев за дверью.</w:t>
-[...63 lines deleted...]
-        <w:t>Муж Шэнь Цин был высоким и крепким мужчиной, ему было 23 года, и он выглядел очень бодрым. Когда вся семья собралась, все уселись и начали болтать.</w:t>
+        <w:t>Как только наступил час Сы, пришла семья Шэнь Юнь, которая жила в соседнем городке. Шэнь Юнь был похож на А-мо, у него был такая же округлая фигура. Лицо у него было круглое, и он выглядел очень доброжелательной. Как только он вошла, сразу же захотела взять на руки Сяо Юй'эра. Он оставил мужа и двух двоюродных братьев за дверью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Муж Шэнь Юнь выглядел простодушным, и оба двоюродных брата были крепкими и сильными. Их одежда был новой, что говорило о неплохом достатке. Они приехали на своей воловьей повозке, и муж Шэнь Юнь разгрузил подарки. Как только они уселись в доме, пришла семья Шэнь Цин. Они тоже принесли подарки. Шэнь Цин был худым, не такаим округлым, как Шэнь Юнь. Но он выглядела весёлым и милым. Войдя, он сразу же поздоровался со всеми и схватил малыша, не желая отпускать! А-де поспешил взять на руки трёхлетнего двоюродного брата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Муж Шэнь Цин был высоким и крепким мужчиной, ему было 23 года, и он выглядел очень бодрым. Когда вся семья собралсь, все уселись и начали болтать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Цин, с покрасневшими глазами, держала ребёнка и уходила вместе с мужем, который нёс подарки. Они хотели остаться на несколько дней, но А-фу и младший брат через несколько дней должны были отправиться в город на работу. Весенний посев уже закончился, и летом работы в поле стало меньше, так что А-де и его братья могли справиться сами. В последнее время расходы в семье увеличились, так как после Нового года Маомао должен был пойти в школу, а это требовало больших денег. Семье нужно было собрать средства. Муж Шэнь Цин тоже собирался поехать с ними в город. Поэтому сначала они проводили Шэнь Цин домой, а через несколько дней она снова приедет и вместе с А-фу отправится в город.</w:t>
-[...31 lines deleted...]
-        <w:t>Сяо Юй'эр видел, что жизнь их семьи, хотя и была сносной, была слишком тяжёлой. Он думал, что было бы хорошо поскорее подрасти, чтобы помочь семье и использовать пространство, чтобы облегчить их труд.</w:t>
+        <w:t>Шэнь Цин, с покрасневшими глазами, держала ребёнка и уходила вместе с мужем, который нёс подарки. Они хотели остаться на несколько дней, но А-фу и младший брат через несколько дней должны были отправиться в город на работу. Весенний посев уже закончился, и летом работы в поле стало меньше, так что А-де и его братья могли справиться сами. В последнее время расходы в семье увеличились, так как после Нового года Маомао должен был пойти в школу, а это требовало больших денег. Семье нужно было собрать средства. Муж Шэнь Цин тоже собирался поехать с ними в город. Поэтому сначала они проводили Шэнь Цин домой, а через несколько дней он снова приедет и вместе с А-фу отправится в город.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Юй'эр видел, что жизнь их семьи, хотя и был сносной, был слишком тяжёлой. Он думал, что было бы хорошо поскорее подрасти, чтобы помочь семье и использовать пространство, чтобы облегчить их труд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К концу часа Юй семья дедушки наконец ушла. А-мо собрала оставшиеся нетронутыми блюда и отдала их, чтобы они могли поесть вечером, когда вернутся домой, и не нужно было готовить.</w:t>
+        <w:t>К концу часа Юй семья дедушки наконец ушла. А-мо собрал оставшиеся нетронутыми блюда и отдал их, чтобы они могли поесть вечером, когда вернутся домой, и не нужно было готовить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>