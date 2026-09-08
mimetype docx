--- v0 (2026-07-09)
+++ v1 (2026-09-08)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, как малыш машет ему ручкой, она тут же взяла его на руки:</w:t>
+        <w:t>Увидев, как малыш машет ему ручкой, она тут же взял его на руки:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда малыш проснулся, уже был полдень. А-мо, Вай А-мо и младший дядя уже приготовили обед. Старший двоюродный брат хорошо справился с обязанностями няньки, но из-за жаркого солнца они переместились под навес. В главной комнате мужчины обсуждали, как подготовить праздник через сто дней, а на кухне женщины уже начали носить еду в главную комнату. В этот момент А-мо вышла из кухни, увидела, что малыш проснулся, и сначала позаботилась о нем. Накормила его, а затем вместе с Вай А-мо взяла две колыбели и повела старших детей в дом, чтобы пообедать.</w:t>
+        <w:t>Когда малыш проснулся, уже был полдень. А-мо, Вай А-мо и младший дядя уже приготовили обед. Старший двоюродный брат хорошо справился с обязанностями няньки, но из-за жаркого солнца они переместились под навес. В главной комнате мужчины обсуждали, как подготовить праздник через сто дней, а на кухне геры уже начали носить еду в главную комнату. В этот момент А-мо вышла из кухни, увидела, что малыш проснулся, и сначала позаботилась о нем. Накормил его, а затем вместе с Вай А-мо взял две колыбели и повел старших детей в дом, чтобы пообедать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>