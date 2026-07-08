--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек и собака смотрели друг на друга несколько мгновений, достигнув негласного взаимопонимания. Да Хэй беззвучно вильнул хвостом.</w:t>
+        <w:t>Человек и собака смотрели друг на друга несколько мгновений, достигнув негласного взаимопонимания. Да Хэй беззвучно вильнула хвостом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пёс тут же вскочил и уставился на Чунчжао пронзительным взглядом. Казалось, он спрашивал: «Ну что, тебе ещё нужен этот щенок? Если нет, я его заберу и сам выращу».</w:t>
+        <w:t>Да Хэй тут же вскочила и уставилась на Чунчжао пронзительным взглядом. Казалось, она спрашивала: «Ну что, тебе ещё нужен этот щенок? Если нет, я его заберу и сама выращу».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Такие сладкие... В Цзюйане мне таких никогда не давали.</w:t>
+        <w:t>— Такие сладкие... В Дворце Цзюйань мне таких никогда не давали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дубянь застыл. Он не знал, чему удивляться больше: тому, что медлительный, как ленивец, Четвёртый брат способен на рукоприкладство, или тому, что Шестой рискнул покуситься на святое. И как только наложница Лань и наложница И не вцепились друг другу в волосы после такой драки?</w:t>
+        <w:t>Дубянь застыл. Он не знал, чему удивляться больше: тому, что медлительный, как ленивец, Четвёртый брат способен на рукоприкладство, или тому, что Шестой рискнул покуситься на святое. И как только Драгоценная наложница Лань и наложница И не вцепились друг другу в волосы после такой драки?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Четверо детей быстро подняли такой шум, что когда Чунчжао вернулся после совета, его дворец Цзычэнь напоминал поле боя. Да Хэй, чья шерсть была сплошь заплетена в нелепые косички, выглядел так, будто познал всю тяжесть этого мира; он прикрывал лапами голову и уши, не желая ничего видеть.</w:t>
+        <w:t>Четверо детей быстро подняли такой шум, что когда Чунчжао вернулся после совета, его дворец Цзычэнь напоминал поле боя. Да Хэй, чья шерсть была сплошь заплетена в нелепые косички, выглядела так, будто познала всю тяжесть этого мира; она прикрывала лапами голову и уши, не желая ничего видеть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>