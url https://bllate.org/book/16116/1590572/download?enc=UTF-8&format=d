--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Переселение из мельницы (мельницы) тоже подходило к концу. Вместе с этим завершилось строительство двадцати обещанных деревянных домов. Их островерхие крыши, окрашенные в неброские тона — от цвета спелой сливы и палевого абрикоса до нежной слоновой кости, — удивительно гармонично вписались в сумрачный зимний пейзаж, напоминая колпаки волшебников из старых сказок. Фарфаноэрс строил их не ради красоты, но после тщательного осмотра признал: первые двадцать жилищ вышли на славу.</w:t>
+        <w:t>Переселение из мельницы тоже подходило к концу. Вместе с этим завершилось строительство двадцати обещанных деревянных домов. Их островерхие крыши, окрашенные в неброские тона — от цвета спелой сливы и палевого абрикоса до нежной слоновой кости, — удивительно гармонично вписались в сумрачный зимний пейзаж, напоминая колпаки волшебников из старых сказок. Фарфаноэрс строил их не ради красоты, но после тщательного осмотра признал: первые двадцать жилищ вышли на славу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он вспомнил, как ещё в Сезоне серого тумана в порыве досады рисовал в своём блокноте в мягком зелёном переплете бесконечные круги. Кривые, уродливые, они походили на куски угля. Фарфаноэрс долго сверлил их взглядом, после чего велел пустить десять фунтов древесины на эксперименты. Как ни странно, многие здесь даже не знали, что такое уголь. Гвидостурия, впрочем, был осведомлён; он называл его «чёрным золотом» и считал искусство превращения дерева в уголь древним забытым ремеслом.</w:t>
+        <w:t>Он вспомнил, как ещё в Сезоне серого тумана в порыве досады рисовал в своём Зелёном свитке бесконечные круги. Кривые, уродливые, они походили на куски угля. Фарфаноэрс долго сверлил их взглядом, после чего велел пустить десять фунтов древесины на эксперименты. Как ни странно, многие здесь даже не знали, что такое уголь. Гвидостурия, впрочем, был осведомлён; он называл его «чёрным золотом» и считал искусство превращения дерева в уголь древним забытым ремеслом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Черноволосая женщина вздрогнула — она и не подозревала, что её «хвостик» её выдаст! Помявшись, она стянула тёплые рукавицы. Её тонкие пальцы были покрыты обморожениями (обморожениями) и едва затянувшимися трещинами.</w:t>
+        <w:t>Черноволосая женщина вздрогнула — она и не подозревала, что её «хвостик» её выдаст! Помявшись, она стянула тёплые рукавицы. Её тонкие пальцы были покрыты обморожениями и едва затянувшимися трещинами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>