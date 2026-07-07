--- v0 (2026-05-21)
+++ v1 (2026-07-07)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>О чём говорили Государь и Его Высочество, слуги дворца Облачного Пруда не сказали бы ни слова, так же как и Цинси не стал бы рассказывать, о чём говорили в зале Ясного Покоя. Они служили своим господам, и им достаточно было знать, в хорошем ли настроении хозяин. Узнавать больше — значит, искать себе смерти.</w:t>
+        <w:t>О чём говорили Государь и Его Высочество, слуги дворца Облачного Пруда не сказали бы ни слова, так же как и Цинси не стал бы рассказывать, о чём говорили в Дворце Ясного Покоя. Они служили своим господам, и им достаточно было знать, в хорошем ли настроении хозяин. Узнавать больше — значит, искать себе смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тем временем в зале Высшей Гармонии собрались все придворные. Канцлер Лю взглянул на канцлера Гу, потом на канцлера Вана, и, наконец, на пустое место.</w:t>
+        <w:t>Тем временем в Дворце Высшей Гармонии собрались все придворные. Канцлер Лю взглянул на канцлера Гу, потом на канцлера Вана, и, наконец, на пустое место.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Придворные поклонились и взяли доклады. В зале на мгновение воцарилась тишина, а затем он взорвался гулом голосов. Цзи Вэйцю был в полном недоумении. Что ещё за предложение? Он ничего не знал. Вчера они вместе с канцлером Гу разбирали бумаги в павильоне Литературной Бездны. Закончив, они разошлись по домам. Он пошёл в зал Ясного Покоя, чтобы вместе с Цзи Су отправиться к матушке на ужин. Когда канцлер Гу успел прийти?</w:t>
+        <w:t>Придворные поклонились и взяли доклады. В зале на мгновение воцарилась тишина, а затем он взорвался гулом голосов. Цзи Вэйцю был в полном недоумении. Что ещё за предложение? Он ничего не знал. Вчера они вместе с канцлером Гу разбирали бумаги в павильоне Литературной Бездны. Закончив, они разошлись по домам. Он пошёл в Дворец Ясного Покоя, чтобы вместе с Цзи Су отправиться к матушке на ужин. Когда канцлер Гу успел прийти?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>