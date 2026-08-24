--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Опальный принц был сама щедрость:</w:t>
+        <w:t>Свергнутый наследный принц был сама щедрость:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Купил отвар — и не выпил, купил грелку — и не коснулся её. Дорогой плащ использовал как подстилку на камнях, пока тот не протерся до дыр... Похоже, опальный принц окончательно решил оставить надежды на трон и просто пустить по ветру всё, что у него осталось.</w:t>
+        <w:t>Купил отвар — и не выпил, купил грелку — и не коснулся её. Дорогой плащ использовал как подстилку на камнях, пока тот не протерся до дыр... Похоже, свергнутый наследный принц окончательно решил оставить надежды на трон и просто пустить по ветру всё, что у него осталось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>...В эти дни погода была капризной, и многие горожане слегли с простудой. В лечебнице было оживленнее, чем на торговой площади. За те несколько минут, что они ждали, многие посетители украдкой поглядывали в их сторону. Опальный принц был личностью известной, и его лицо знал чуть ли не каждый житель столицы. То, что он стал частым гостем у лекаря, наверняка породит новые слухи, и какой-нибудь уличный прорицатель снова заведет волынку о том, что дни Шэнь Гэ сочтены.</w:t>
+        <w:t>...В эти дни погода была капризной, и многие горожане слегли с простудой. В лечебнице было оживленнее, чем на торговой площади. За те несколько минут, что они ждали, многие посетители украдкой поглядывали в их сторону. Свергнутый наследный принц был личностью известной, и его лицо знал чуть ли не каждый житель столицы. То, что он стал частым гостем у лекаря, наверняка породит новые слухи, и какой-нибудь уличный прорицатель снова заведет волынку о том, что дни Шэнь Гэ сочтены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>