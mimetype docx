--- v0 (2026-05-21)
+++ v1 (2026-08-22)
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>...На сегодняшний день не осталось ничего, что Байлан не смог бы вытерпеть. Если бы он мог поглотить всю ненависть мира, сжечь ее или похоронить, лишь бы Ци Цзю стало хоть на каплю легче, лишь бы к нему вернулся аппетит или прибавился час бодрствования, Байлан бы не раздумывая пожертвовал всем. Он даже всерьез подумывал пожертвовать на храм. Если бы для спасения Ци Цзю потребовалось принять постриг, отречься от мира и проводить дни в молитвах и трудах — он бы сделал это, не задумываясь о цене собственной жизни. Он мог бы построить храм, где был бы лишь один колокол и один деревянный мутный окунь, чтобы стать монахом для одного-единственного человека.</w:t>
+        <w:t>...На сегодняшний день не осталось ничего, что Байлан не смог бы вытерпеть. Если бы он мог поглотить всю ненависть мира, сжечь ее или похоронить, лишь бы Ци Цзю стало хоть на каплю легче, лишь бы к нему вернулся аппетит или прибавился час бодрствования, Байлан бы не раздумывая пожертвовал всем. Он даже всерьез подумывал пожертвовать на храм. Если бы для спасения Ци Цзю потребовалось принять постриг, отречься от мира и проводить дни в молитвах и трудах — он бы сделал это, не задумываясь о цене собственной жизни. Он мог бы построить храм, где был бы лишь один колокол и один деревянный рыбий молот (муюй), чтобы стать монахом для одного-единственного человека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>