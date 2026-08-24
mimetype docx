--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В городе Н никто и помыслить не смел, что кто-то рискнет напасть на нового главу дома Е. Но еще меньше верилось в другое: калека по имени Е Байлан обратился в полицию.</w:t>
+        <w:t>В городе H никто и помыслить не смел, что кто-то рискнет напасть на нового главу семьи Е. Но еще меньше верилось в другое: калека по имени Е Байлан обратился в полицию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>...Все были уверены: Е Байлан не пойдет в полицию. Все считали, что даже захватив власть в доме Е, он останется диким, неотесанным отребьем, безумным мерзавцем, способным лишь на жестокость.</w:t>
+        <w:t>...Все были уверены: Е Байлан не пойдет в полицию. Все считали, что даже захватив власть в семье Е, он останется диким, неотесанным отребьем, безумным мерзавцем, способным лишь на жестокость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заговорщики сами скормили бы Байлану повод для ярости, а его несдержанность и жестокость стали бы отличным компроматом. Эти улики осели бы в руках теневых гигантов, жаждущих прибрать дом Е к рукам, — такова была цена их преданности новым хозяевам. Когда бы Байлан окончательно развалил семью своими выходками, они бы просто умыли руки и ушли под крыло более стабильных кланов.</w:t>
+        <w:t>Заговорщики сами скормили бы Байлану повод для ярости, а его несдержанность и жестокость стали бы отличным компроматом. Эти улики осели бы в руках теневых гигантов, жаждущих прибрать семью Е к рукам, — такова была цена их преданности новым хозяевам. Когда бы Байлан окончательно развалил семью своими выходками, они бы просто умыли руки и ушли под крыло более стабильных кланов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Г-глава Е...</w:t>
+        <w:t>— Г-глава семьи Е...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Г-глава Е... это же полицейский участок!</w:t>
+        <w:t>— Г-глава семьи Е... это же полицейский участок!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот невыносимый обманщик даже под кислородной маской умудрялся изводить его. Голос его был едва слышен, но он всё равно подтрунивал над ним: «Это же просто, великий глава Е...»</w:t>
+        <w:t>Этот невыносимый обманщик даже под кислородной маской умудрялся изводить его. Голос его был едва слышен, но он всё равно подтрунивал над ним: «Это же просто, великий глава семьи Е...»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>