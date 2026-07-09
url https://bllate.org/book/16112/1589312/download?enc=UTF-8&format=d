--- v0 (2026-05-18)
+++ v1 (2026-07-09)
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сун Хэмянь на мгновение забыл, что мальчик вырос и уже не был тем ребенком, который до смерти пугался при виде вышедших из-под контроля мутантов. Он по привычке решил, что Шэн Янь, как и раньше, не может уснуть после увиденных сегодня смертей.</w:t>
+        <w:t>Сун Хэмянь на мгновение забыл, что мальчик вырос и уже не был тем ребенком, который до смерти пугался при виде вышедших из-под контроля инородных видов. Он по привычке решил, что Шэн Янь, как и раньше, не может уснуть после увиденных сегодня смертей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Несмотря на то, что шеф Сун мог в одиночку сокрушить легионы мутантов, перед подобной ситуацией он оказался совершенно безоружен.</w:t>
+        <w:t>Несмотря на то, что шеф Сун мог в одиночку сокрушить легионы инородных видов, перед подобной ситуацией он оказался совершенно безоружен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>