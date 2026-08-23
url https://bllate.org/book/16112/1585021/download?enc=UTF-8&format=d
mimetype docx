--- v0 (2026-05-21)
+++ v1 (2026-08-23)
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Но самое скверное — это реакция моего книжного брата. Он совершит поступок, который я иначе как катастрофическим не назову: официально заявит в соцсетях, что это он добивается Ань Ци. Линь Суе попытается выглядеть благородным влюбленным, но для мира бизнеса это станет приговором. Отец загремит в больницу с сердечным приступом, а акции корпорации "Линь" рухнут, испарив за одну ночь миллиарды юаней».</w:t>
+        <w:t>«Но самое скверное — это то, что выкинул главный герой-гун. Он совершит поступок, который я иначе как катастрофическим не назову: официально заявит в соцсетях, что это он добивается Ань Ци. Линь Суе попытается выглядеть благородным влюбленным, но для мира бизнеса это станет приговором. Отец загремит в больницу с сердечным приступом, а акции корпорации "Линь" рухнут, испарив за одну ночь миллиарды юаней».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>