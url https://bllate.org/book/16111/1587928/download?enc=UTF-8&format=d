--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты? И "гун"? — Лу Шичэнь издал невысокий, неопределенный смешок, в глубине его глаз мелькнула ирония. — Только не говори мне, что ты был ведущим в паре с Цзян Юаньяо.</w:t>
+        <w:t>— Ты? И "гун"? — Лу Шичэнь издал невысокий, неопределенный смешок, в глубине его глаз мелькнула ирония. — Только не говори мне, что ты был гуном в паре с Цзян Юаньяо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я учился с Гу Сю. У его семьи были деньги, но точно не в таком количестве, как он показывал. Все эти вещи, скорее всего, принадлежат семье Лу? Он раньше часто хвастался, что его дядя — председатель правления Huanya Group.</w:t>
+        <w:t>— Я учился с Гу Сю. У его семьи были деньги, но точно не в таком количестве, как он показывал. Все эти вещи, скорее всего, принадлежат семье Лу? Он раньше часто хвастался, что его дядя — председатель правления Корпорации «Хуанъя».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>