--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он взял телефон и отправил сообщение руководству Huanya TV.</w:t>
+        <w:t>Он взял телефон и отправил сообщение руководству «Хуанъя ТВ».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Настоящую порнуху не банят, а мелкого стримера без связей — сразу в бан [вопросительный знак]».</w:t>
+        <w:t>«Настоящую порнуху не банят, а мелкого стримера без связей — сразу в бан?».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока он возился на кухне, краем глаза листал ленту и наткнулся на свежее интервью Цзян Юаньяо. Ролик уже висел в топе Huanya TV, набрав миллион лайков. На экране юноша выглядел свежим, послушным и очень милым — образ, который всегда нравится публике. На вопросы он отвечал скромно, без тени звездной болезни.</w:t>
+        <w:t>Пока он возился на кухне, краем глаза листал ленту и наткнулся на свежее интервью Цзян Юаньяо. Ролик уже висел в топе «Хуанъя ТВ», набрав миллион лайков. На экране юноша выглядел свежим, послушным и очень милым — образ, который всегда нравится публике. На вопросы он отвечал скромно, без тени звездной болезни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>