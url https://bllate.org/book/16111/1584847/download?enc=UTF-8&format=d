--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В мире бульварных романов о богатых наследниках и шоу-бизнесе светский раут — событие неизбежное. Именно в этот вечер все те противоречия, что копились между «сволочным гуном» и главным героем, должны были достичь точки кипения.</w:t>
+        <w:t>В мире бульварных романов о богатых наследниках и шоу-бизнесе светский раут — событие неизбежное. Именно в этот вечер все те противоречия, что копились между гуном-сволочью и главным героем, должны были достичь точки кипения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По сюжету контракт между Гу Сю и Цзян Юаньяо подходил к концу. Как только срок истечет, юноша уйдет, не оглядываясь, и тогда для «сволочного гуна» официально начнется стадия «крематория» — долгих и мучительных попыток вернуть возлюбленного.</w:t>
+        <w:t>По сюжету контракт между Гу Сю и Цзян Юаньяо подходил к концу. Как только срок истечет, юноша уйдет, не оглядываясь, и тогда для гуна-сволочи официально начнется стадия «крематория» — долгих и мучительных попыток вернуть возлюбленного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Справедливость восторжествует! На этот раз «сволочной гун» будет исходить желчью от ревности. Он не поверит своим глазам, глядя на то, как маленькая звезда, которой он когда-то пренебрегал, сладко улыбается, опираясь на локоть его собственного Девятого дяди...]</w:t>
+        <w:t>[Справедливость восторжествует! На этот раз гун-сволочь будет исходить желчью от ревности. Он не поверит своим глазам, глядя на то, как маленькая звезда, которой он когда-то пренебрегал, сладко улыбается, опираясь на локоть его собственного Девятого дяди...]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я слышал только об одном таком... Младший господин из семьи Су. Говорят, он с детства учился танцевать за границей, подавал большие надежды и даже давал несколько концертов по возвращении в страну. Правда, когда вырос, занялся экономикой и управлением в семейном бизнесе. О его танцевальном прошлом почти никто не знает.</w:t>
+        <w:t>— Я слышал только об одном таком... Молодой господин из семьи Су. Говорят, он с детства учился танцевать за границей, подавал большие надежды и даже давал несколько концертов по возвращении в страну. Правда, когда вырос, занялся экономикой и управлением в семейном бизнесе. О его танцевальном прошлом почти никто не знает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Директор Лу, я хотел вам кое-что сообщить... — Гу Чунь с трудом сдерживал возбуждение, его дыхание сбилось. — Я обнаружил, что Гу Сю втайне хранит одну фотографию. Кажется, на ней запечатлен Су Яньли, младший господин из семьи Су. Ах, какая жалость, ведь он уже помолвлен... Но вы только посмотрите — не кажется ли вам, что этот господин Су подозрительно похож на ту маленькую звезду, которую пригрел Гу Сю?</w:t>
+        <w:t>— Директор Лу, я хотел вам кое-что сообщить... — Гу Чунь с трудом сдерживал возбуждение, его дыхание сбилось. — Я обнаружил, что Гу Сю втайне хранит одну фотографию. Кажется, на ней запечатлен Су Яньли, молодой господин из семьи Су. Ах, какая жалость, ведь он уже помолвлен... Но вы только посмотрите — не кажется ли вам, что этот господин Су подозрительно похож на ту маленькую звезду, которую пригрел Гу Сю?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>