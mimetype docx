--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«007, пробей-ка по базе, нет ли поблизости приличной лавки с жареными каштанами».</w:t>
+        <w:t>«007, пробей-ка по базе, нет ли поблизости приличной лавки с жареными каштанами в сахаре».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Шичэнь недовольно нахмурился, решив, что Гу Сю снова увидел кого-то из своих пассий.</w:t>
+        <w:t>Лу Шичэнь недовольно нахмурился, решив, что Гу Сю снова увидел кого-то из своих любовников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И насчет «проявить заботу»... Вот она, — Гу Сю потряс бумажным пакетом с горячими каштанами и, протянув его дяде, хихикнул: — Преподношу.</w:t>
+        <w:t>— И насчет «проявить заботу»... Вот она, — Гу Сю потряс бумажным пакетом с жареными каштанами в сахаре и, протянув его дяде, хихикнул: — Преподношу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Сю лишь хмыкнул, но в душе был в восторге: теперь он мог в одиночку насладиться лакомством. В промозглый осенний день нет ничего лучше горячих жареных каштанов.</w:t>
+        <w:t>Гу Сю лишь хмыкнул, но в душе был в восторге: теперь он мог в одиночку насладиться лакомством. В промозглый осенний день нет ничего лучше горячих жареных каштанов в сахаре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Согласно сюжету, Гу Сю мог гулять где угодно — это не было ключевой сценой, — но он должен был игнорировать главного героя-омегу, а не являться к нему в больницу.</w:t>
+        <w:t>Согласно сюжету, Гу Сю мог гулять где угодно — это не было ключевой сценой, — но он должен был игнорировать главного героя-пассива, а не являться к нему в больницу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впрочем, он еще ни разу не видел вживую этого омегу, который так вскружил голову его племяннику.</w:t>
+        <w:t>Впрочем, он еще ни разу не видел вживую этого юношу, который так вскружил голову его племяннику.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>