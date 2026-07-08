--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В этом году не было тридцатого дня последнего лунного месяца — новый год наступал уже двадцать девятого. Новую одежду сшили лишь для бабушки Ли Хунъин и для Хо Сяобао, а вот остальным приходилось ещё подождать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мяо Ин привёз из родительского дома довольно много вещей и сейчас смог отыскать из них почти что-то новое. А вот у Хо Сина не нашлось ни одной по-настоящему свежей вещи… в конце концов они вдвоём с трудом выкопали рубаху, на которой просто было поменьше заплат.</w:t>
+        <w:t>Мяо Ин привёз из родительского дома довольно много вещей и сейчас смог отыскать из них что-то почти новое. А вот у Хо Сина не нашлось ни одной по-настоящему свежей вещи… в конце концов они вдвоём с трудом выкопали рубаху, на которой просто было поменьше заплат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Семья из пяти человек чинно надела обновки. Бабушка сварила клейстер и приготовилась наклеивать весенние парные надписи, купленные вчера у учителя. Мяо Ин держал миску с клейстером, а Хо Син стоял рядом и клеил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>