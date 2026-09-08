--- v0 (2026-05-24)
+++ v1 (2026-09-08)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Ян, переглянувшись с Ли Гуанбинем, повёл их в заранее забронированный ресторан западной кухни, и в этом жесте было столько заботы, столько желания подарить сыну хоть немного радости.</w:t>
+        <w:t>Хэ Ян, переглянувшись с Ли Гуанбинем, повёл их в заранее забронированный ресторан западной кухни, откуда ещё с порога тянуло ароматом жареного мяса и сливочного масла. Он распахнул дверь и пропустил сына вперёд, и в этом жесте было столько заботы, столько желания подарить ему хоть немного радости.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,115 +142,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он до сих пор помнил тот день, когда они проходили мимо KFC, и Сюаньсюань остановился как вкопанный, не в силах оторвать взгляд от детей, которые с аппетитом уплетали куриные крылышки и картошку фри. В его глазах тогда было столько любопытства и такого искреннего желания попробовать, что у Хэ Яна сердце разрывалось от горечи. Он хотел зайти, купить, но в кошельке лежали только смятые купюры, которых едва хватало на рис и яйца до зарплаты. Он тогда взял сына за руку и сказал: «Пойдём, папа дома приготовит вкуснее». И Сюаньсюань послушно пошёл, ни разу не оглянувшись, только руку сжал крепче — утешал отца.</w:t>
-[...63 lines deleted...]
-        <w:t>Они поднялись на пятый этаж торгового центра, и под руководством официанта расположились у огромного панорамного окна, откуда открывался потрясающий вид на площадь внизу — людской поток, дети, катающиеся на скейтах, родители, наблюдающие за ними с лавочек, и вся эта кипящая жизнь казалась отсюда такой далёкой и одновременно такой близкой.</w:t>
+        <w:t>Он до сих пор помнил тот день, когда они проходили мимо KFC, и в воздухе пахло жареной курицей и картошкой, и Сюаньсюань остановился как вкопанный, прижавшись носом к стеклу, и не мог оторвать взгляд от детей, которые с аппетитом уплетали куриные крылышки и картошку фри, смеялись и облизывали пальцы. В его глазах тогда было столько любопытства и такого искреннего желания попробовать, что у Хэ Яна сердце разрывалось от горечи. Он хотел зайти, купить, но в кошельке лежали только смятые купюры, которых едва хватало на рис и яйца до зарплаты. Он тогда взял сына за руку и сказал: «Пойдём, папа дома приготовит вкуснее». И Сюаньсюань послушно пошёл, ни разу не оглянувшись, только руку сжал крепче, утешал отца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И в тот момент он дал себе слово, стоя под холодным ветром с пустым кошельком в кармане: работать не покладая рук, зарабатывать, тянуться изо всех сил, чтобы дать Сюаньсюаню ту жизнь, которую тот заслуживает, чтобы его сын никогда не чувствовал себя обделённым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они поднялись на пятый этаж торгового центра, и под руководством официанта, который провёл их через полупустой зал, где пахло жареным мясом и сливочным соусом, расположились у огромного панорамного окна, откуда открывался потрясающий вид на площадь внизу: людской поток, дети, катающиеся на скейтах с глухим стуком колёс по асфальту, родители, наблюдающие за ними с лавочек, и вся эта кипящая жизнь казалась отсюда такой далёкой и одновременно такой близкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,83 +270,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Малыш, утомлённый долгим днём, сидел тихо, прижавшись к спинке дивана, и уже начал клевать носом, но при этом всё ещё пытался не заснуть, чтобы не пропустить ничего важного.</w:t>
-[...31 lines deleted...]
-        <w:t>Ли Гуанбинь, заметив это, достал из кармана большую шоколадку и помахал ею перед носом у Сюаньсюаня, хитро прищурившись:</w:t>
+        <w:t>Малыш, утомлённый долгим днём, сидел тихо, прижавшись щекой к прохладной спинке дивана, и уже начал клевать носом, но при этом всё ещё пытался не заснуть, чтобы не пропустить ничего важного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Гуанбинь, заметив это, сунул руку в карман, пошарил там и достал большую шоколадку в яркой, шуршащей обёртке. Помахал ею перед носом у Сюаньсюаня, хитро прищурившись:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,147 +366,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюаньсюань не был привередой — он любил всё, что можно было съесть, и никогда не капризничал за столом. Но шоколад он пробовал только однажды и с тех пор не мог забыть этот волшебный, тающий на языке вкус.</w:t>
-[...95 lines deleted...]
-        <w:t>Хэ Ян, глядя на эту нетерпеливую атаку, только рассмеялся — так трогательно и забавно выглядел его маленький воин с вилкой наперевес.</w:t>
+        <w:t>Сюаньсюань не был привередой, он любил всё, что можно было съесть, и никогда не капризничал за столом. Но шоколад он пробовал только однажды и с тех пор не мог забыть этот волшебный, тающий на языке вкус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При виде такого сокровища сонливость как рукой сняло, глаза его засияли ярче любых фонарей за окном, и он тут же протянул свои пухлые ручонки, чтобы забрать у дяди драгоценность. Хэ Ян хотел сказать, что перед ужином нельзя сладкое, но посмотрел на сияющее лицо сына и промолчал. Только перевёл взгляд на Ли Гуанбиня, поджал губы, виновато улыбнулся, и тот понял этот взгляд без слов. Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз в этот момент принесли стейки, и над столом поплыл густой, дразнящий аромат жареного мяса, смешанный с запахом розмарина и чеснока. Сюаньсюань, не в силах больше терпеть, схватил вилку обеими руками, как копьё, и решительно потянулся к мясу, чуть не опрокинув стакан с водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян, глядя на эту нетерпеливую атаку, только рассмеялся. Так трогательно и забавно выглядел его маленький воин с вилкой наперевес.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Гуанбинь сидел напротив и смотрел, как Хэ Ян терпеливо, с какой-то почти материнской нежностью, нарезает стейк для сына и для него, проверяет, не слишком ли горячие кусочки, прежде чем положить их в тарелки — сыну и ему. Он знал, что Хэ Ян делает это не из жалости и не из желания покрасоваться, а просто потому, что понимал, как тяжело Ли Гуанбиню после долгих смен на стройке, как болят руки, как ноют суставы после целого дня физической работы. И эта тихая, ненавязчивая забота, это молчаливое участие грели его сильнее любых слов.</w:t>
+        <w:t>Ли Гуанбинь сидел напротив, подперев щёку рукой, загрубевшей от мозолей, и смотрел, как Хэ Ян терпеливо, с какой-то почти материнской нежностью, нарезает стейк для сына и для него, проверяет, не слишком ли горячие кусочки, прежде чем положить их в тарелки, сыну и ему. Он знал, что Хэ Ян делает это не из жалости и не из желания покрасоваться, а просто потому, что понимал, как тяжело Ли Гуанбиню после долгих смен на стройке, как болят руки, как ноют суставы после целого дня физической работы. И эта тихая, ненавязчивая забота, это молчаливое участие грели его сильнее любых слов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,83 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В маленьком мире Сюаньсюаня отец занимал первое место — папа был самым главным человеком на свете, и никто не смел его обижать.</w:t>
-[...31 lines deleted...]
-        <w:t>Ли Гуанбинь, подшучивая, спросил у малыша, который с упоением жевал мясо и довольно покачивал ногами под столом:</w:t>
+        <w:t>В маленьком мире Сюаньсюаня отец занимал первое место. Папа был самым главным человеком на свете, и никто не смел его обижать. Ли Гуанбинь, подшучивая, спросил у малыша, который с упоением жевал мясо и довольно покачивал ногами под столом:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ужин удался на славу — все наелись до отвала.</w:t>
-[...31 lines deleted...]
-        <w:t>Животик Сюаньсюаня раздулся, как маленький шарик, и Ли Гуанбинь не удержался от подколки:</w:t>
+        <w:t>Ужин удался на славу, все наелись до отвала. Животик Сюаньсюаня раздулся, как маленький шарик, и Ли Гуанбинь не удержался от подколки:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,179 +1006,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Расплатившись, они вышли из ресторана, и тут Хэ Ян вдруг вспомнил, что забыл на столе термос с водой для Сюаньсюаня. Ли Гуанбинь забрал у него уставшего, сонного ребёнка, сказал ждать здесь, а сам отправился за забытой вещью.</w:t>
-[...127 lines deleted...]
-        <w:t>Рядом с Лу Тинфэном стояла какая-то женщина — красивая, ухоженная, с дорогой сумкой через плечо. Она с недоумением переводила взгляд с одного на другого, чувствуя странное напряжение, повисшее в воздухе.</w:t>
+        <w:t>Расплатившись, они вышли из ресторана, и тут Хэ Ян вдруг вспомнил, что забыл на столе термос с водой для Сюаньсюаня. Ли Гуанбинь взял у него сонного малыша, прижал к плечу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди, мы здесь подождём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян быстрым шагом вернулся в ресторан, прошёл через полупустой зал, где ещё витал густой аромат жареного мяса и тихо играла музыка, и нашёл термос на краю стола, где они сидели. Едва он вышел из ресторана, держа в руке найденный термос, как нос к носу столкнулся с человеком, которого надеялся никогда больше не видеть. Лу Тинфэн стоял прямо перед ним, и от него пахло всё тем же терпким одеколоном, что и три года назад, и этот запах ударил в нос, как пощёчина. Хэ Ян замер на месте, и термос в его руке дрогнул. Взгляд Лу Тинфэна, откровенный, прямой, жадно скользящий по его лицу, заставил воздух вокруг них сгуститься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с Лу Тинфэном стояла какая-то женщина, красивая, ухоженная, с дорогой сумкой через плечо. Она с недоумением переводила взгляд с одного на другого, чувствуя странное напряжение, повисшее в воздухе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Три года. Три долгих года прошло с тех пор, как они расстались. Три года, которые вместили в себя рождение сына, его первые шаги, первые слова. И теперь, глядя в это знакомое до боли лицо, Хэ Ян не чувствовал ничего. Ни злости, ни обиды, ни сожаления. Только лёгкое удивление: надо же, как тесен мир. Он уже не был тем робким, забитым мальчиком, который стоял на коленях и умолял о пощаде, тот мальчик остался в прошлом.</w:t>
+        <w:t>Три года. Три долгих года прошло с тех пор, как они расстались. Три года, которые вместили в себя рождение сына, его первые шаги, первые слова. И теперь, глядя в это знакомое до боли лицо, Хэ Ян не чувствовал ничего. Ни злости, ни обиды, ни сожаления. Только лёгкое удивление, надо же, как тесен мир. Он уже не был тем робким, забитым мальчиком, который стоял на коленях и умолял о пощаде, тот мальчик остался в прошлом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Тинфэн смотрел на него и не верил своим глазам. Тот самый человек, который когда-то ловил каждое его слово, замирал от одного его взгляда, плакал от его жестокости, — стоял сейчас перед ним с таким спокойствием, с такой уверенностью, словно они были просто случайными знакомыми. В его глазах не было ничего, что Лу Тинфэн ожидал увидеть. Ни боли, ни надежды, ни страха. Только спокойствие человека, который давно перевернул эту страницу.</w:t>
+        <w:t>Лу Тинфэн смотрел на него и не верил своим глазам. Тот самый человек, который когда-то ловил каждое его слово, замирал от одного его взгляда, плакал от его жестокости, стоял сейчас перед ним с таким спокойствием, с такой уверенностью, словно они были просто случайными знакомыми. В его глазах не было ничего, что Лу Тинфэн ожидал увидеть. Ни боли, ни надежды, ни страха. Только спокойствие человека, который давно перевернул эту страницу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От этих слов, брошенных так небрежно, лицо Лу Тинфэна дрогнуло. Он смотрел, как Хэ Ян, даже не обернувшись, зашагал прочь, унося на руках сонного ребёнка, и вдруг с ужасающей ясностью понял: тот человек, который когда-то любил его, — остался в прошлом, а этот новый Хэ Ян, спокойный и равнодушный, был ему совершенно чужим.</w:t>
+        <w:t>От этих слов, брошенных так небрежно, у Лу Тинфэна что-то оборвалось внутри, словно лопнула струна, натянутая до предела. Лицо дрогнуло, пальцы сами собой сжались в кулак, да так, что ногти впились в ладонь. И вдруг с ужасающей ясностью понял, что тот человек, который когда-то любил его, остался в прошлом, а этот новый Хэ Ян, спокойный и равнодушный, был ему совершенно незнаком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>