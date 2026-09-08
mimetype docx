--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -46,211 +46,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тинфэн, я знаю, раньше я делала ошибки, — голос Чжао Либин звучал мягко и просительно, она старалась держаться как можно скромнее, опустив голову и пряча глаза. — Я осознала свою вину и надеюсь, что ты сможешь меня простить. Пожалуйста, не вини меня, я очень тебя прошу.</w:t>
-[...159 lines deleted...]
-        <w:t>Слёзы текли по её лицу, когда она попыталась удержать его в последний раз, вложив в свой голос всю боль, на которую была способна:</w:t>
+        <w:t>— Тинфэн, я знаю, раньше я делала ошибки, — голос Чжао Либин звучал мягко и просительно, она старалась держаться как можно скромнее, опустив голову, пряча глаза и нервно теребя ремешок сумочки. — Я осознала свою вину и надеюсь, что ты сможешь меня простить. Пожалуйста, не вини меня, я очень тебя прошу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас единственным, на кого она могла положиться, оставался только он, её последняя надежда, последняя соломинка, за которую она цеплялась изо всех сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Либин, мне кажется, в прошлый раз я говорил достаточно ясно, — ответил он холодно, даже не взглянув на неё, и принялся перекладывать бумаги на столе, словно она уже ушла. За окном моросил дождь, и капли, срываясь с карниза, мерно барабанили по жестяному отливу. — Больше не приходи. Это бесполезно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица, которое раньше всегда заставляло сердце Лу Тинфэна сжиматься от жалости, больше не действовало. Он смотрел на неё и не чувствовал ровным счётом ничего. Её слёзы, её измождённый вид, её отчаяние — всё это было лишь спектаклем, который она разыгрывала в одиночку, и он прекрасно это понимал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но она не могла сдаться, не могла просто так уйти... Слёзы текли по её лицу, оставляя на щеках влажные дорожки, когда она попыталась удержать его в последний раз, вложив в свой голос всю боль, на которую была способна:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,115 +270,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она пыталась снова и снова, но так и не смогла вернуть его сердце — оно было потеряно для неё навсегда. Нынешний Лу Тинфэн был настолько чужим, настолько далёким, что Чжао Либин на мгновение показалось, будто она вообще никогда его не знала, будто всё, что было между ними, — лишь плод её воображения.</w:t>
-[...63 lines deleted...]
-        <w:t>— На самом деле тебя бесят не мои прошлые ошибки, — вдруг тихо сказала она, и в голосе её прозвучала горечь пополам с догадкой. — А то, что я когда-то подставила его. Ведь так? Ты поэтому не можешь меня простить?</w:t>
+        <w:t>Она пыталась снова и снова, но так и не смогла вернуть его сердце. Оно было потеряно для неё навсегда. Нынешний Лу Тинфэн был настолько чужим, настолько далёким, что Чжао Либин на мгновение показалось, будто она вообще никогда его не знала, будто всё, что было между ними, лишь плод её воображения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три года, срок, за который меняется слишком многое. Когда-то она была уверена, что вот-вот войдёт в богатую семью, станет женой этого блистательного мужчины, будет купаться в роскоши и славе. Но потом случилось то, что перечеркнуло все её планы, словно безмятежную гладь моря внезапно взбудоражил жестокий шторм, выбросивший её на берег. Она билась в песке, захлёбываясь водой, цеплялась пальцами за мокрый песок, но волны снова и снова утягивали её обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле тебя бесят не мои прошлые ошибки, — вдруг тихо сказала она, и в голосе её прозвучала горечь пополам с догадкой. Она подняла на него покрасневшие глаза, в которых стояли слёзы, и выдохнула: — А то, что я когда-то подставила его. Ведь так? Ты поэтому не можешь меня простить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лу Тинфэн молчал, и тогда она шагнула ближе, вцепившись взглядом в его лицо, ища там хоть что-то, хоть тень прежнего тепла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Тинфэн молчал, глядя куда-то в сторону, и это молчание было красноречивее любых слов.</w:t>
+        <w:t>Лу Тинфэн молчал, глядя куда-то в сторону, и только желваки на скулах дрогнули.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лу Тинфэн, ты что, забыл свои собственные слова? — выкрикнула она, и голос её задрожал. — Ты сам говорил: ты ненавидишь его, ты мечтаешь поскорее с ним развестись, он тебе противен! А теперь что? Развёлся — и пожалел? Да как ты смеешь!</w:t>
+        <w:t>— Лу Тинфэн, ты что, забыл свои собственные слова? — выкрикнула она, и голос её задрожал. — Ты сам говорил, что ты ненавидишь его, ты мечтаешь поскорее с ним развестись, он тебе противен! А теперь что? Развёлся, и пожалел? Да как ты смеешь!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,243 +558,259 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Либин бросила на него полный ярости и обиды взгляд и, громко цокая каблуками, вышла из кабинета, хлопнув дверью так, что задрожали стёкла. Тишина, наступившая после её ухода, казалась почти осязаемой — она давила на уши, заполняла собой каждую пустоту. Лу Тинфэн сидел неподвижно, глядя на закрытую дверь, и думал о том, как странно устроена жизнь: когда-то эта женщина была для него целым миром, а теперь её уход не вызвал в душе даже ряби.</w:t>
-[...191 lines deleted...]
-        <w:t>Сюаньсюань был ужасно любопытным ребёнком — сидя у отца на коленях в автобусе, он вертел головой во все стороны, разглядывая проплывающие за окном дома, машины, людей, и засыпал его бесконечными вопросами:</w:t>
+        <w:t>Чжао Либин бросила на него полный ярости и обиды взгляд и, громко цокая каблуками, которые эхом разнеслись по пустому коридору, вышла из кабинета, хлопнув дверью так, что задрожали стёкла. Тишина, наступившая после её ухода, казалась почти осязаемой. Она давила на уши, заполняла собой каждую пустоту, и только лёгкий, уже тающий в воздухе шлейф её духов да мерный стук дождя за окном напоминали о том, что мир не остановился. Лу Тинфэн сидел неподвижно, глядя на закрытую дверь, и думал о том, как странно устроена жизнь: когда-то эта женщина была для него целым миром, а теперь её уход не вызвал в душе даже ряби.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В левой руке он держал свадебную фотографию, старую, чуть выцветшую, с потёртыми уголками, и долго, очень долго, молча всматривался в неё, водя большим пальцем по краю рамки, словно пытаясь найти там ответы на вопросы, которые мучили его все эти годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян привык после работы забирать сына и вместе ужинать тем, что удалось принести с собой из столовой. Это чувство, сидеть рядом с ним за одним столом, делить простую еду, слушать его весёлый щебет, было таким счастьем, которое невозможно описать словами, таким тёплым и уютным, что все невзгоды отступали сами собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но однажды, когда они шли за руку мимо сверкающих витрин с игрушками, мимо парка развлечений, где смеялись дети и кружились разноцветные огни, а из динамиков лилась весёлая музыка, Сюаньсюань вдруг замер. Он остановился как вкопанный и не отрываясь смотрел на витрину, и его отражение в стекле казалось маленьким и потерянным, где красовались игрушки, подсвеченные мягким, тёплым светом, с ценами, от которых у Хэ Яна защемило сердце и перехватило дыхание. Столько, сколько он зарабатывал за месяц, здесь хватило бы разве что на одно колёсико от этой сверкающей машинки. Малыш не просил, не тянул за руку, не капризничал. Он просто стоял и смотрел, и от его дыхания на стекле оставалось маленькое запотевшее пятнышко, и в этом взгляде было столько детского, наивного желания, столько надежды, что Хэ Яну стало до слёз больно от собственного бессилия. Он не мог дать сыну даже этого, простой игрушки, о которой тот даже не просил вслух. Хэ Ян молча подхватил сына на руки, прижал к себе покрепче и зашагал прочь, чувствуя, как к горлу подступает противный, горький комок, который никак не удавалось проглотить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец пришла зарплата, и Хэ Ян, держа в руках конверт с деньгами, ощущая, как плотная бумага приятно хрустит под пальцами, впервые за долгое время почувствовал, что земля под ногами стала чуть твёрже. Первый месяц тяжёлой работы остался позади, и можно было немного выдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром Хэ Ян проснулся пораньше и первым делом посмотрел на спящего сына. Тот сопел, свернувшись калачиком, и чему-то улыбался во сне, а от его волос пахло детским шампунем и чем-то неуловимо родным. Хэ Ян осторожно погладил его по голове, и Сюаньсюань, будто почувствовав, приоткрыл один глаз, сонно заморгал, а потом, вспомнив, что сегодня праздник, вскочил как ужаленный и принялся тормошить отца. Они вместе почистили зубы, умылись, позавтракали остатками вчерашнего риса, разогретого на сковороде, всё как обычно, но с каким-то особенным, почти забытым праздничным настроением, от которого на душе становилось легко и тепло. Хэ Ян нарядил сына во всё самое лучшее, в те вещи, что стирал и гладил сам, откладывая для особого случая, и теперь они пахли не порошком, а свежестью и утюгом. Получилось так, что залюбуешься, и только тогда, довольный, они вышли из дома, взявшись за руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюаньсюань был ужасно любопытным ребёнком. Сидя у отца на коленях в автобусе, он вертел головой во все стороны, разглядывая проплывающие за окном дома, машины, людей, то и дело прижимаясь носом к холодному стеклу и оставляя на нём запотевшие следы, и засыпал отца бесконечными вопросами:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,147 +894,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза Сюаньсюаня, и без того большие и круглые, стали ещё больше — они просто засияли от счастья. Он пришёл в такой неописуемый восторг, что звонко, на весь автобус, чмокнул отца в щёку и закричал:</w:t>
-[...95 lines deleted...]
-        <w:t>У входа в парк их уже ждал Ли Гуанбинь — загорелый, улыбающийся, с тремя билетами в руках. Завидев Хэ Яна с сыном, он расплылся в широкой улыбке, сунул билеты Хэ Яну и тут же подхватил Сюаньсюаня на руки, подкинув его в воздух.</w:t>
+        <w:t>Глаза Сюаньсюаня, и без того большие и круглые, стали ещё больше, как два блюдца, наполненных светом. Они просто засияли от счастья. Он пришёл в такой неописуемый восторг, что звонко, на весь автобус, чмокнул отца в щёку и закричал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Папа, я тебя больше всех на свете люблю! — и он обхватил отца за шею так крепко, что у Хэ Яна на секунду перехватило дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на эту искреннюю, безудержную, совершенно детскую радость, Хэ Ян чувствовал: всё, что он делает, все его труды и лишения, не зря. Его сын — самое дорогое, что у него есть в этой жизни. Такой забавный, такой родной, он одним своим присутствием, одной своей улыбкой залечивал те раны, которые, казалось, уже никогда не заживут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У входа в парк, над которым возвышалась огромная, сверкающая огнями арка, их уже ждал Ли Гуанбинь, загорелый, улыбающийся, с тремя билетами в руках. Завидев Хэ Яна с сыном, он расплылся в широкой улыбке, сунул билеты Хэ Яну и тут же подхватил Сюаньсюаня на руки, подкинув его в воздух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Детская забота всегда так непосредственна и чиста — эти простые, искренние слова задели в душе Ли Гуанбиня какую-то особенно чувствительную струну, отозвались щемящей болью.</w:t>
+        <w:t>Детская забота всегда так непосредственна и чиста. Эти простые, искренние слова задели в душе Ли Гуанбиня какую-то особенно чувствительную струну, отозвались щемящей болью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,179 +1182,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>От этой наивной детской похвальбы, от того, как серьёзно он это говорил, и Хэ Ян, и Ли Гуанбинь рассмеялись в голос, и смех этот был лёгким и счастливым.</w:t>
-[...127 lines deleted...]
-        <w:t>Когда солнце начало клониться к закату, а парк slowly пустел, Сюаньсюань, уставший, но счастливый, повис на отцовской руке и прошептал:</w:t>
+        <w:t>От этой наивной детской похвальбы, от того, как серьёзно он это говорил, и Хэ Ян, и Ли Гуанбинь рассмеялись в голос, и смех этот был лёгким и счастливым, как будто они сбросили с плеч невидимый груз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вошли в парк, и на них обрушилась волна звуков: визг детей на аттракционах, грохот музыки из динамиков, треск игровых автоматов и чей-то громкий, заливистый смех. Для Сюаньсюаня, который носился как угорелый, разглядывая диковинных зверей, огромные горки, сверкающие аттракционы, это был лучший день в его короткой жизни. «Снежный дракон», «Идеальный шторм», «Космический корабль», «Горная лавина», «Весёлое колесо» — от всего этого великолепия, от мелькания огней, от кружащихся в воздухе мыльных пузырей у малыша просто глаза разбегались, а в воздухе пахло сладкой ватой, попкорном и нагретым железом аттракционов, и он не знал, за что хвататься, куда бежать в первую очередь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, как ни странно, Хэ Ян был счастлив не меньше сына. В детстве, в бедной семье, где каждый юань был на счету, он только мечтал о таком дне, тайком глотая слёзы и глядя на других детей, которых родители водили за руку, кормили сладостями, возили путешествовать. Тогда ему казалось, что это счастье доступно только другим, избранным, а ему самому, никогда в жизни. И сейчас, глядя на сына, он словно отдавал долг тому маленькому мальчику, которым был когда-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А теперь, став взрослым и войдя в этот парк вместе со своим сыном, он вдруг снова почувствовал себя тем самым маленьким мальчиком, который так хотел поиграть, который так ждал чуда. Они с сыном носились по аттракционам, визжали от восторга, смеялись до упаду, кричали так громко, что заглушали музыку. И это был их общий, ничем не омрачённый, чистый праздник. В какой-то момент Хэ Ян поймал себя на мысли, что смеётся по-настоящему, впервые за долгое время, не через силу, не ради приличия, а просто потому, что ему хорошо. Рядом с этим маленьким человечком, который держал его за руку, все невзгоды отступали, теряли свою силу, становились такими далёкими и неважными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда солнце начало клониться к закату, а парк медленно пустел, и музыка из динамиков стала тише, Сюаньсюань, уставший, но счастливый, повис на отцовской руке и прошептал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вечер опускался на город, зажигались первые огни, а они всё стояли у выхода из парка, обнявшись, и не хотели уходить — словно боялись, что это счастье, такое хрупкое и такое настоящее, может рассыпаться, если сделать хоть шаг.</w:t>
+        <w:t>Вечер опускался на город, зажигались первые огни, и гирлянды над входом в парк вспыхнули разом, рассыпавшись по лицу Сюаньсюаня разноцветными искрами, а они всё стояли у выхода, обнявшись, и не хотели уходить, словно боялись, что это счастье, такое хрупкое и такое настоящее, может рассыпаться, если сделать хоть шаг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>