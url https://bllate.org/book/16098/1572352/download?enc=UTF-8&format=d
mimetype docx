--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -14,275 +14,211 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Три года спустя.</w:t>
-[...223 lines deleted...]
-        <w:t>Хэ Ян подхватил Сюаньсюаня на руки, усадил на скамейку в сквере и, достав платок, аккуратно вытер ему нос — тот вечно пачкался, стоило только ребёнку чуть-чуть разгорячиться.</w:t>
+        <w:t>Сяо Сюй, помощник и по совместительству секретарь Лу Тинфэна, вёз машину в сторону офиса, рассеянно постукивая пальцами по рулю в такт радио, когда случайно скользнул взглядом по тротуару и замер, да так резко, что сзади возмущённо засигналили. Ему показалось, что глаза обманывают; он притормозил, вгляделся внимательнее, и сердце пропустило удар. Неужели это... он? Хэ Ян?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он знал, что они развелись, знал, что Хэ Ян сразу после развода уехал из Пекина, не задержавшись ни на день, даже вещей толком не собрал, просто исчез, будто его и не было никогда. Знал, что его босс с тех пор словно подменили: молчаливый, замкнутый, он с головой ушёл в работу, порвал все связи с той самой звездой, ни с кем не встречался, никуда не ходил, и жизнь его превратилась в бесконечный бег по кругу: офис, дом, офис, дом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Сюй не раз задавался этим вопросом, не связано ли это с разводом? Слишком уж явно всё совпало. А однажды, зайдя в кабинет с утренним кофе, он увидел на столе Лу Тинфэна их свадебную фотографию, старую, чуть выцветшую, в простой деревянной рамке, и почувствовал, как внутри кольнуло, словно иголкой ткнули в самое мягкое место. Кто, скажите на милость, станет хранить фото с бывшей женой после развода? Выкинул бы, и дело с концом. Если только... если только он не жалеет о том, что сделал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если встреча с Хэ Яном стала для Сяо Сюя неожиданностью, то то, что произошло дальше, и вовсе повергло его в состояние лёгкого шока. Из-за угла, со всех своих коротеньких ножек, выбежал ребёнок, смешной, пухлощёкий, в ярко-синем комбинезоне. Он подлетел к Хэ Яну, обхватил его за ногу и закричал звонко, на всю улицу: «Папа! Папа!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Сюй заморгал, и мысли в голове заметались, как перепуганные воробьи: «Папа? Откуда? Значит... он снова женился?» Сяо Сюй взглянул на часы, чертыхнулся про себя и, отогнав все мысли, нажал на газ, и машина, взревев мотором, рванула с места. Он опаздывал на совещание. Но образ, Хэ Ян с ребёнком на руках, застрял в голове, как заноза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян подхватил Сюаньсюаня на руки, усадил на скамейку в сквере и, достав платок, аккуратно вытер ему нос, влажный и блестящий после беготни. Тот вечно пачкался, стоило только ребёнку чуть-чуть разгорячиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюаньсюань никогда раньше не был в Пекине. Он nie видел таких огромных, уходящих в самое небо домов, таких широких дорог, по которым непрерывным потоком неслись машины, таких толп людей, спешащих неизвестно куда. Когда они вышли из самолёта, его чёрные, как две спелые вишни, глаза расширились от восторга. Он вцепился в отцовский палец и залепетал, крутя головой во все стороны:</w:t>
+        <w:t>Сюаньсюань никогда раньше не был в Пекине. Он и представить не мог, что дома бывают такими огромными, что они уходят в самое небо и окна их блестят на солнце, как рыбья чешуя, таких широких дорог, по которым непрерывным потоком неслись машины, таких улиц, где пахло бензином, жареными каштанами и чьими-то духами одновременно, таких толп людей, спешащих неизвестно куда. Когда они вышли из самолёта, его чёрные, как две спелые вишни, глаза расширились от восторга. Он вцепился в отцовский палец и залепетал, крутя головой во все стороны:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Ян смотрел на сына и чувствовал, как внутри разливается тепло — такое знакомое, такое родное. Он поклялся себе три года назад, что никогда больше не вернётся в этот город. Но обстоятельства оказались сильнее. Ради Сюаньсюаня он был готов на всё.</w:t>
+        <w:t>Хэ Ян смотрел на сына и чувствовал, как внутри разливается тепло, такое знакомое, такое родное. Он поклялся себе три года назад, что никогда больше не вернётся в этот город, но обстоятельства оказались сильнее. Ради Сюаньсюаня он был готов на всё.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,211 +462,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Ян знал: его маленький комочек устал и хочет спать. Он не стал его расспрашивать, просто подхватил на руки и зашагал к дому.</w:t>
-[...159 lines deleted...]
-        <w:t>Ужин был почти готов, когда в дверь постучали — настойчиво, по-свойски. Хэ Ян вытер руки о фартук и открыл. На пороге стоял Ли Гуанбинь с упаковкой пива в одной руке и пакетом, из которого торчали аппетитные свёртки, в другой.</w:t>
+        <w:t>Хэ Ян знал, что его маленький комочек устал и хочет спать, и не стал расспрашивать, просто подхватил на руки, чувствуя, как тёплые ладошки обхватывают его за шею, и зашагал к дому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они жили в однокомнатной квартире в старом, полуразвалившемся доме, который вот уже лет десять обещали снести, но никак не могли собраться. Хэ Ян и раньше, три года назад, снимал жильё в этом районе. И тогда, и сейчас здесь пахло сыростью, жареным луком из открытых окон и какой-то въевшейся в стены безысходностью, но выбирать не приходилось. Здесь было дёшево, настолько дёшево, насколько это вообще возможно в Пекине, где за цену приличной квартиры в провинции здесь сдавали разве что койку в общаге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюаньсюань уснул у него на плече, едва они вошли в длинный, тёмный переулок, где пахло кошками и мокрым бельём, развешанным на верёвках. Хэ Ян нёс его осторожно, стараясь ступать как можно тише, поднимаясь по скрипучей, проваливающейся лестнице, где каждая ступенька, казалось, норовила выскользнуть из-под ноги. В этих старых домах стены были такие тонкие, что любой звук, любой шаг отдавался гулким эхом. Соседи, работающие в ночную смену и спящие днём, не стеснялись жаловаться хозяину на любой шум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Квартира была на пятом этаже. Хэ Ян тихо отпер дверь, вошёл, аккуратно, стараясь не разбудить, уложил сына на кровать, поправил подушку, от которой пахло детским шампунем, включил старенький, дребезжащий вентилятор и укрыл малыша тонким одеялом. Сюаньсюань что-то пробормотал во сне, перевернулся на другой бок и затих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пора было готовить ужин. Хэ Ян прошёл на крошечную кухню, где пахло старым деревом и приправами, поставил рис, принялся чистить овощи, и вскоре по квартире поплыл тёплый, домашний запах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ужин был почти готов, когда в дверь постучали, настойчиво, по-свойски, и этот стук, гулкий и требовательный, разнёсся по всей квартире. Хэ Ян вытер руки о фартук и открыл. На пороге стоял Ли Гуанбинь с упаковкой пива в одной руке и пакетом, из которого торчали аппетитные свёртки, в другой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да ладно, не парься, — Ли Гуанбинь махнул рукой, поставил пиво в угол, а пакет сунул Хэ Яну. — Я вон пол-утки купил по дороге. Заодно и поужинаем. Кстати, где Сюаньсюань?</w:t>
+        <w:t>— Да ладно, не парься, — Ли Гуанбинь махнул рукой, поставил пиво в угол, и бутылки глухо звякнули, а пакет сунул Хэ Яну. — Я вон пол-утки купил по дороге. Заодно и поужинаем. Кстати, где Сюаньсюань?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,83 +750,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ребёнок — он и есть ребёнок, ему положено играть, — Ли Гуанбинь улыбнулся. — Тем более здесь всё другое, новое. Не то что в нашем захолустье.</w:t>
-[...31 lines deleted...]
-        <w:t>Они ещё немного поговорили о работе, о ценах на продукты (в Пекине всё дорожало с каждым месяцем), о том, как изменился город за эти три года, — и вскоре последнее блюдо было готово. Пар из кастрюль поднимался к потолку, смешиваясь с запахом жареной утки и чеснока.</w:t>
+        <w:t>— Ребёнок, он и есть ребёнок, ему положено играть, — Ли Гуанбинь улыбнулся. — Тем более здесь всё другое, новое. Не то что в нашем захолустье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они ещё немного поболтали о работе, о том, что цены на продукты в Пекине кусаются всё больнее, о том, как изменился город за эти три года, и вскоре последнее блюдо было готово. Пар из кастрюль поднимался к потолку, смешиваясь с запахом жареной утки и чеснока.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький обжора, если его не покормить вовремя, мог проснуться среди ночи и устроить самый настоящий пир, уплетая всё подряд и набивая свой маленький животик до отказа. Хэ Ян не боялся, что ребёнок переест, — дети быстро растут, им нужно много энергии. Но вот несварение желудка посреди ночи, когда аптек рядом нет, а до больницы ехать час... этого он допустить не мог.</w:t>
+        <w:t>Маленький обжора, если его не покормить вовремя, мог проснуться среди ночи и устроить самый настоящий пир, уплетая всё подряд и набивая свой маленький животик до отказа. Хэ Ян не боялся, что ребёнок переест, дети быстро растут, им нужно много энергии. Но вот несварение желудка посреди ночи, когда аптек рядом нет, а до больницы ехать час... этого он допустить не мог.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,83 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ужин был простым — три обычных блюда да суп. Жареная утка, куриные крылышки в коле, зелень и томатный суп с яйцом.</w:t>
-[...31 lines deleted...]
-        <w:t>Но Сюаньсюань не был привередой. Он уплетал всё подряд с одинаковым аппетитом, а когда ему особенно нравилось какое-то блюдо, он начинал довольно раскачиваться на стульчике и мотать головой в такт своим мыслям, показывая всем своим видом, как это вкусно.</w:t>
+        <w:t>Ужин был простым, три обычных блюда да суп. Жареная утка, куриные крылышки в коле, зелень и томатный суп с яйцом, но Сюаньсюань не был привередой. Он уплетал всё подряд с одинаковым аппетитом, а когда ему особенно нравилось какое-то блюдо, начинал довольно раскачиваться на стульчике и мотать головой в такт своим мыслям, показывая всем своим видом, как это вкусно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты на стройке работаешь, это тяжело, — говорил Хэ Ян, подкладывая себе овощей. — И добираться к нам — полгорода пересечь. Не надо так часто приезжать, правда. Вот освободишься — приезжай. Я сам могу с Сюаньсюанем к тебе приехать.</w:t>
+        <w:t>— Ты на стройке работаешь, это тяжело, — говорил Хэ Ян, подкладывая себе овощей. — И добираться к нам, полгорода пересечь. Не надо так часто приезжать, правда. Вот освободишься, приезжай. Я сам могу с Сюаньсюанем к тебе приехать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,83 +1230,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Ян отложил палочки и посмотрел на друга — так серьёзно, как умел только в те редкие минуты, когда речь заходила о чём-то по-настоящему важном.</w:t>
-[...31 lines deleted...]
-        <w:t>— Гуанбинь, — голос его звучал тихо, но твёрдо. — Я очень тебе благодарен, ты же знаешь. Если бы не ты... сам не знаю, как бы мы выкручивались. — Он помолчал, подбирая слова. — Но ты посчитай: каждая такая поездка — это пятьдесят-шестьдесят юаней только на такси. А если сюда прибавить ещё и продукты, которые ты каждый раз тащишь... Это деньги. Не маленькие.</w:t>
+        <w:t>Хэ Ян отложил палочки и посмотрел на друга, так серьёзно, как умел только в те редкие минуты, когда речь заходила о чём-то по-настоящему важном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гуанбинь, — голос его звучал тихо, но твёрдо. — Я очень тебе благодарен, ты же знаешь. Если бы не ты... сам не знаю, как бы мы выкручивались. — Он помолчал, подбирая слова. — Но ты посчитай... каждая такая поездка, это пятьдесят-шестьдесят юаней только на такси. А если сюда прибавить ещё и продукты, которые ты каждый раз тащишь... Это деньги. Не маленькие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Гуанбинь улыбнулся — той самой своей кривоватой, но искренней улыбкой, от которой у Хэ Яна всегда теплело на душе. И, словно вспомнив что-то важное, спросил:</w:t>
+        <w:t>Ли Гуанбинь улыбнулся своей кривоватой, но искренней улыбкой, от которой у Хэ Яна всегда теплело на душе, и потянулся за пивом, сковырнув крышку о край стола. И, словно вспомнив что-то важное, подался вперёд, и стул под ним жалобно скрипнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,147 +1518,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ага, сегодня утром был. Собеседование прошёл. Завтра выхожу.</w:t>
-[...95 lines deleted...]
-        <w:t>Ли Гуанбинь, не раздумывая ни секунды, набрал Хэ Яна. Тот был тогда далеко, в родном городке, сидел на веранде и смотрел, как Сюаньсюань гоняет по двору соседскую кошку.</w:t>
+        <w:t>— Ага, сегодня утром был. Собеседование прошёл. Завтра выхожу, — Хэ Ян вытер руки о фартук и улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично! — Ли Гуанбинь даже по столу хлопнул от радости, да так, что подпрыгнули тарелки. — Молодец! Я же говорил, получится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эту работу Ли Гуанбиню подсказал его коллега по стройке, дядька с прокуренными усами и вечно уставшими глазами, от которого всегда пахло цементом и табаком. Сказал, что у него родственник держит логистическую компанию в районе Третьего кольца, и ему позарез нужны люди. Работа, конечно, тяжёлая, грузчиком, зато зарплата и условия хорошие, официальное оформление, соцпакет, даже премии дают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Гуанбинь, не раздумывая ни секунды, набрал Хэ Яна. Тот был тогда далеко, в родном городке, сидел на веранде, и ветер шевелил листья старого тутовника, а Сюаньсюань гонял по двору соседскую кошку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,83 +1678,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Ян положил трубку и долго смотрел в окно на знакомые с детства холмы. Возвращаться в Пекин... в город, который он поклялся забыть, где его унижали, где он стоял на коленях, где его сердце разбили на мелкие осколки. Но ради Сюаньсюаня, ради этого маленького чуда, которое сейчас спало в соседней комнате, он был готов на всё.</w:t>
-[...31 lines deleted...]
-        <w:t>Он собрал вещи и отправился в Пекин.</w:t>
+        <w:t>Хэ Ян положил трубку и долго смотрел в окно на знакомые с детства холмы, на старый тутовник у калитки, на рыжую соседскую кошку, гревшуюся на солнце. Возвращаться в Пекин... в город, который он поклялся забыть, где его унижали, где он стоял на коленях, где его сердце разбили на мелкие осколки. Но ради Сюаньсюаня, ради этого маленького чуда, которое сейчас спало в соседней комнате, он был готов на всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он собрал вещи, погладил на прощание старые стены приюта, вдохнул запах сушёных трав и дыма из печи, словно пытался унести их с собой, и отправился в Пекин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>