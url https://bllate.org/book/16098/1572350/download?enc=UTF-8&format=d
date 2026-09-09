--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -14,243 +14,211 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда срок беременности подошёл к восьмому месяцу, всё случилось именно так, как предупреждала директриса: Хэ Яну стало трудно передвигаться, появились отёки, а по ночам ноги сводило судорогой.</w:t>
-[...191 lines deleted...]
-        <w:t>— Брат! Он такой большой! — осторожно, почти невесомо, он коснулся ладонью живота. — Сестрёнка там? Она скоро выйдет?</w:t>
+        <w:t>Когда срок беременности подошёл к восьмому месяцу, всё случилось именно так, как предупреждала директриса: Хэ Яну стало трудно передвигаться, ноги отекали так, что домашние тапки не налезали, а по ночам их сводило судорогой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько раз за ночь его вырывало из сна острой, выворачивающей болью, ногу сводило так, что, казалось, мышцы сейчас порвутся, и он сжимал зубами край одеяла, чтобы не закричать. Хотелось закричать, завыть, но он только вцеплялся зубами в подушку и глухо, сдавленно стонал, чтобы не разбудить хозяйку. Слёзы текли сами, не от боли, а от бессилия. Он лежал, вжимаясь лицом в подушку, и чувствовал, как солёные капли собираются в уголках губ. Не мог даже закричать, не мог позвать на помощь, потому что помощи ждать было неоткуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач сказал, что это от недостатка кальция, и прописал специальные таблетки. Хэ Ян, не раздумывая, купил две коробки, пусть и дорогих, зато действенных, и через неделю судороги действительно прекратились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром он, как обычно, сходил прогуляться к морю, брёл медленно, вдыхая солёный воздух, смотрел, как рыбаки вытаскивают сети, и слушал их гортанные, хриплые голоса, глядя, как волны лижут берег, оставляя на песке мокрые, блестящие следы. Думал о том, как быстро летит время и что скоро, совсем скоро он увидит своего малыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А когда вернулся, застал дома неожиданных гостей. Чжоу Жуйси первым заметил брата, вскочил, подбежал и замер, разглядывая округлившийся живот с таким благоговением, будто перед ним было настоящее чудо, и даже дышать стал тише, словно боялся спугнуть. Глаза его сияли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат! Он такой большой! — осторожно, почти невесомо, он коснулся ладонью живота, и его тёплая, чуть влажная ладошка замерла на ткани свитера. — Сестрёнка там? Она скоро выйдет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,147 +270,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жуйси теперь работал — Ли Гуанбинь помог ему найти место, и он строил грандиозные планы: заработает много-много денег и купит сестрёнке самых красивых платьев, какие только бывают.</w:t>
-[...95 lines deleted...]
-        <w:t>Ли Гуанбинь как раз выгружал из машины живых кур и уток, привезённых из дома, — возился с клетками, раскладывал птицу. Хэ Ян подошёл к нему, стараясь, чтобы голос звучал ровно:</w:t>
+        <w:t>Жуйси теперь работал и уже строил грандиозные планы, как он заработает много-много денег и купит сестрёнке самых красивых платьев, какие только бывают. Место ему помог найти Ли Гуанбинь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяйка и директриса, едва встретившись, уже не могли наговориться. Две пожилые женщины, найдя общие темы, увлечённо болтали, отправившись на кухню готовить обед, и вскоре оттуда потянуло запахом жареного лука и имбиря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян улыбался, обнимался, отвечал на вопросы, но краем глаза всё время следил за директрисой. Что-то было не так. Она улыбалась, но улыбка не касалась глаз, в них застыла такая тоска, что у Хэ Яна внутри всё похолодело. Лицо осунулось, под глазами залегли тени, а руки, он заметил это, когда она брала пакеты, мелко дрожали. Сердце пропустило удар. Что-то случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Гуанбинь как раз выгружал из машины живых кур и уток, привезённых из дома, возился с клетками, раскладывал птицу, и воздух вокруг него наполнился кудахтаньем, кряканьем и запахом тёплых перьев. Хэ Ян подошёл к нему, стараясь, чтобы голос звучал ровно:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Гуанбинь замер, и Хэ Ян увидел, как дёрнулся его кадык. Слишком долгая пауза, слишком натянутая улыбка.</w:t>
+        <w:t>Ли Гуанбинь замер, и Хэ Ян увидел, как дёрнулся его кадык. Слишком долгая пауза, слишком натянутая улыбка. Он даже руки спрятал в карманы, чтобы не выдать, как они дрожат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,115 +526,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Гуанбинь глубоко вздохнул, провёл рукой по лицу, словно смывая маску.</w:t>
-[...63 lines deleted...]
-        <w:t>Мир вокруг Хэ Яна покачнулся. На миг ему показалось, что он ослышался, что это какой-то страшный сон.</w:t>
+        <w:t>Ли Гуанбинь глубоко вздохнул, провёл рукой по лицу, словно смывая маску, и его пальцы, грубые и мозолистые, на мгновение задержались на глазах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно... — голос его дрогнул. — Хайянь... У него кровь носом пошла. Сначала не обращали внимания, думали, сосуды слабые, бывает. А потом... — он сглотнул. — Потом она хлынула так, что мы чуть с ума не сошли. Врачи сказали: острый лейкоз. Операция нужна. Триста тысяч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мир вокруг Хэ Яна покачнулся, и ему пришлось схватиться за холодную дверцу машины, чтобы не упасть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он покачнулся, схватился за дверцу машины. В голове не укладывалось: этот тихий, застенчивый мальчик, который всегда сидел в уголке и улыбался, — и вдруг такая болезнь. Всего пятнадцать лет...</w:t>
+        <w:t>В голове не укладывалось, как этот тихий, застенчивый мальчик, который всегда сидел в уголке и улыбался, чьи руки вечно пахли карандашами и бумагой, мог вдруг заболеть такой страшной болезнью. Всего пятнадцать лет... Хэ Ян почувствовал, как холод поднимается откуда-то изнутри и растекается по всему телу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,179 +718,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты же ребёнка ждёшь, — Ли Гуанбинь виновато отвёл глаза. — Не хотели, чтобы ты волновался. Особенно бабушка-директриса — она строго-настрого запретила говорить, велела, чтобы ты спокойно рожал. Но Хайянь... — он помолчал. — Он же тебя больше всех любит. Полмесяца в больнице провалялся, а всё рвался с нами, к тебе. Я и подумал: если спросишь — скажу как есть.</w:t>
-[...127 lines deleted...]
-        <w:t>Хэ Ян слушал, и сердце сжималось от мысли, что этот мальчик, который никогда не жаловался, который тихо делал свою работу и мечтал только о том, чтобы все были рядом, — сейчас лежал в больнице и боролся за жизнь. А он, Хэ Ян, даже не знал.</w:t>
+        <w:t>— Ты же ребёнка ждёшь, — Ли Гуанбинь виновато отвёл глаза. — Не хотели, чтобы ты волновался. Особенно бабушка-директриса, она строго-настрого запретила говорить, велела, чтобы ты спокойно рожал. Но Хайянь... — он помолчал. — Он же тебя больше всех любит. Полмесяца в больнице провалялся, а всё рвался с нами, к тебе. Я и подумал... если спросишь, скажу как есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед глазами встало лицо Хайяня, улыбающегося и смущённого, протягивающего свой рисунок, на котором они все вместе сидели за большим столом, а рядом с Хэ Яном маленькая девочка, которую он так ждал. «Он же тебя больше всех любит», — сказал Гуанбинь. Хэ Ян зажмурился, прогоняя слёзы, и до боли прикусил губу, чтобы не разреветься прямо здесь, перед всеми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько не хватает? — он уже развернулся, чтобы идти в дом. — У меня на карте девяносто с лишним, сейчас принесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стой! — Ли Гуанбинь догнал его, преградил путь. — Хэ Ян, послушай! Ты сначала успокойся, сядь, выдохни. Ты же не один сейчас, нельзя так срываться, — он говорил быстро, боясь, что Хэ Ян не дослушает. — У бабушки-директрисы сто двадцать есть, у меня восемьдесят. Сотни не хватает. Я найду, не переживай. У нас же турфирма, родители помогут, они послезавтра из Вьетнама вернутся. Я всё улажу. А ты свои деньги оставь, тебе же ребёнка поднимать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян слушал, и сердце сжималось от мысли, что этот мальчик, который никогда не жаловался, который тихо делал свою работу и мечтал только о том, чтобы все были рядом, сейчас лежал в больнице и боролся за жизнь. Где-то там, в стерильной палате, среди капельниц и белых простыней, от которых пахло хлоркой и лекарствами. А он, Хэ Ян, даже не знал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,275 +974,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По дороге обратно бабушка-директриса захотела пить и открыла пакет с сухим пайком, который Хэ Ян сунул ей перед отъездом. Пальцы наткнулись на что-то плотное, завёрнутое в красную ткань. Удивлённая, она развернула свёрток и обомлела: банковская карта. А под ней — клочок бумаги, на котором знакомым, чуть дрожащим почерком было выведено:</w:t>
-[...223 lines deleted...]
-        <w:t>И теперь этот человек, у которого никогда ничего не было, отдавал последнее ради чужого мальчишки.</w:t>
+        <w:t>По дороге обратно бабушка-директриса захотела пить и открыла пакет с сухим пайком, из которого пахнуло домашним хлебом и кунжутом, который Хэ Ян сунул ей перед отъездом. Пальцы наткнулись на что-то плотное, завёрнутое в красную ткань. Удивлённая, она развернула свёрток и обомлела. Банковская карта. А под ней, клочок бумаги, на котором знакомым, чуть дрожащим почерком было выведено:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не спрашивай, не отказывайся. Срочно собрать деньги на операцию Хайяню. Он ещё маленький, у него вся жизнь впереди. Мы ведь семья. Пусть будет трудно, пусть тяжело, но если мы вместе, это и есть счастье, — и в углу листка, там, где чернила чуть расплылись, виднелся едва заметный след от пальца, дрожавшего, когда он выводил эти строки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прочитав, директриса замерла, а потом слёзы хлынули сами. Она даже не пыталась их вытирать, и они текли по щекам, падали на руки, на бумагу, размывая чернила. Этот мальчик, которого она когда-то держала на руках совсем крохой, который вырос у неё на глазах, который никогда не жаловался и не просил помощи, отдавал последнее. Она прижала карту к груди и замерла, чувствуя, как маленький кусочек пластика обжигает ладонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Гуанбинь, сидевший рядом, смотрел в окно, но ничего не видел. Перед глазами стояло лицо Хэ Яна, каким оно было минуту назад: спокойное, но с такой болью в глазах, что у самого сердце разрывалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал о том, как в детстве послушно обходил Хэ Яна стороной, потому что так велели взрослые. Как потом, в школе, вдруг увидел в нём человека, настоящего, живого. Но судьба жестока. Мать и сестра Хэ Яна попали в аварию на обратном рейсовом автобусе, мать погибла, сестра превратилась в растение, и Хэ Ян бросил школу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Гуанбинь не мог смотреть, как его друг остался совсем один, и уговорил родителей взять Хэ Яна работать гидом в их семейном турбизнесе. Родители, конечно, упирались, но сына упрямство победило, они сдались. И теперь этот человек, у которого никогда ничего не было, отдавал последнее ради чужого мальчишки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>