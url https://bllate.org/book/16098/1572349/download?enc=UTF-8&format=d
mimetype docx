--- v0 (2026-05-25)
+++ v1 (2026-09-08)
@@ -14,499 +14,483 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После новогоднего ужина дети высыпали во двор с фейерверками, и больше всех, конечно, веселился Чжоу Жуйси — самый заводной из всех, он приставал к Ли Гуанбиню, упрашивая запустить самые большие, самые широкие огни. Ли Гуанбинь заставил их хором крикнуть «С Новым годом!», поджёг фитиль, и с оглушительным «бум!» тёмное небо мгновенно расцвело разноцветными искрами, которые отражались в лицах, окрашивая их в пёстрые, живые цвета.</w:t>
-[...447 lines deleted...]
-        <w:t>С директрисой они сошлись на удивление быстро — видно, возраст давал о себе знать, и две пожилые женщины, найдя общие темы, увлечённо болтали, не замечая времени.</w:t>
+        <w:t>После новогоднего ужина дети высыпали во двор с фейерверками, и больше всех, конечно, веселился Чжоу Жуйси. Самый заводной из всех, он приставал к Ли Гуанбиню, упрашивая запустить самые большие, самые широкие огни, и глаза его горели, как два уголька. Ли Гуанбинь заставил их хором крикнуть «С Новым годом!», поджёг фитиль и отскочил, прикрывая голову рукой, как заправский сапёр, а через секунду с оглушительным «бум!» тёмное небо мгновенно расцвело разноцветными искрами, которые отражались в лицах, окрашивая их в пёстрые, живые цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян загадал про себя желание, чтобы ребёнок родился благополучно. Сидя во дворе, похрустывая снедью и наблюдая за их вознёй, он вдруг остро почувствовал: вот оно, тепло, уют, дом. От печки, что топилась в углу двора, тянуло жаром, и дым от неё, смешиваясь с морозным воздухом, поднимался вверх, к звёздам. В морозном воздухе пахло порохом и счастьем, детский смех разлетался по всему двору, и даже соседские собаки заливались лаем от возбуждения, и впервые за долгое время в душе затеплилась надежда, что жизнь, кажется, налаживается. Растроганный, он выложил в соцсеть свою фотографию и подписал её коротко: «С Новым годом!» и, глядя на экран, вдруг поймал себя на мысли, что впервые за долгое время улыбается не через силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После Праздника фонарей Ли Гуанбинь лично повёз Хэ Яна в Юньчэн, а директриса поехала с ними, надо было помочь с обустройством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юньчэн называли «городом разноцветных облаков» за его невероятные краски, за бескрайнее высокое небо, за облака, которые плыли, клубились, переливались, словно кто-то наверху медленно размешивал в небе акварельные краски, и никакими словами нельзя было передать ту таинственную, первозданную красоту, что царила на этом плато. Ветер здесь был не просто ветром, а словно чьими-то невидимыми руками, цветы пахли так, будто их только что сотворили, а луна висела так низко, что, казалось, до неё можно было дотянуться рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому Хэ Ян выбрал этот город. Ещё в школе, читая о нём в книгах, он мечтал когда-нибудь увидеть эти края своими глазами, а теперь к тому же здесь было привольно, климат мягкий, виды завораживали, да и жизнь недорогая, идеальное место, чтобы пожить спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Ян заранее, через интернет, подыскал подходящее жильё и заключил с хозяйкой договор аренды на три года, чтобы не думать о переездах хотя бы до тех пор, пока малыш не подрастёт. Из Цзяннани до Юньчэна ехали почти четыре часа, и когда они наконец добрались до города Эрхай, припарковались, выгрузили вещи, разминая затёкшие ноги, и вместе с уже поджидавшей их хозяйкой направились к дому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяйкой оказалась пожилая женщина лет шестидесяти, по имени Не Чжома, коренная местная жительница. Муж её умер, сын и дочь работали за границей. В старости, когда рядом никого, особенно остро чувствуешь одиночество, и Не Чжома, тоскуя по живому общению, решила сдавать комнаты в своём доме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дом, где поселился Хэ Ян, был частью её собственной усадьбы, небольшой виллы у самого моря, в три этажа. Хозяйка жила на первом, Хэ Ян, на втором, третий пока пустовал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вошли в калитку, и та тихо звякнула колокольчиком, подвешенным над входом, миновали дворик, утопающий в цветах, прошли по дорожке, выложенной галькой, которая тихо шуршала под ногами, и оказались в гостиной. Комнат было около сотни квадратов, всё в современном европейском стиле, светлом и уютном, с таким простором, что хотелось дышать полной грудью, а из огромного панорамного окна открывался вид на море. В углу гостиной стоял большой плетёный диван с горой разноцветных подушек, а на низком столике перед ним поблёскивал медный поднос с чайником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А за домом раскинулось море. Внизу, прямо под окнами, тихо плескались волны, набегая на каменистый берег и отступая с шипением, словно выдыхая. Вдалеке оно казалось неподвижным, гладким, как зеркало, и таким зелёным, словно перед тобой не вода, а огромный, безупречный кусок тёмного нефрита. Ветер с моря долетал сюда, наверх, и был он солёным, влажным и чуть прохладным, как дыхание самой земли. Хэ Ян замер у окна, вглядываясь в эту бескрайнюю гладь, и впервые за долгое время ему показалось, что он действительно сможет здесь отдохнуть, сбросить с плеч груз, который тащил так долго, что уже забыл, каково это — дышать полной грудью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Второй этаж был точной копией первого, та же планировка, тот же стиль. Ли Гуанбинь затащил вещи Хэ Яна наверх, наскоро сходил в уборную и, вытирая руки о джинсы, уже собирался было предложить помощь, но Хэ Ян, оглядев комнату, довольно кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жильё ему очень понравилось, да и цена оказалась смешной для такого места: восемьсот юаней в месяц плюс коммуналка, от силы тысяча с небольшим. У него были кое-какие сбережения, которых должно было хватить до самых родов и ещё на год после, чтобы прокормить малыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяйка, женщина радушная и хлебосольная, наготовила целый стол местных угощений, и в комнате запахло пряной свининой, кисло-сладкой рыбой и свежей кинзой, и пригласила гостей отужинать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С директрисой они сошлись на удивление быстро, видно, возраст давал о себе знать, и две пожилые женщины, найдя общие темы, увлечённо болтали, не замечая времени, а их чашки то и дело со звоном сталкивались, когда они одновременно тянулись за чайником.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,211 +510,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Директрису больше всего беспокоило, что, когда живот станет совсем большим, Хэ Яну будет трудно управляться одному. Она твёрдо пообещала: как только срок подойдёт к восьмому месяцу, она приедет и будет за ним ухаживать. Хэ Ян отнекивался, говорил, что справится сам, но на душе от её обещания стало тепло — так тепло, как бывает только в детстве, когда мать укрывает одеялом перед сном.</w:t>
-[...159 lines deleted...]
-        <w:t>— А отец? — спросила она осторожно, словно боялась задеть больную тему.</w:t>
+        <w:t>Директрису больше всего беспокоило, что, когда живот станет совсем большим, Хэ Яну будет трудно управляться одному, даже просто нагибаться, чтобы завязать шнурки. Она твёрдо пообещала, что как только срок подойдёт к восьмому месяцу, она приедет и будет за ним ухаживать. Хэ Ян отнекивался, говорил, что справится сам, украдкой шмыгая носом, но на душе от её обещания стало тепло, так тепло, как бывает только в детстве, когда мать укрывает одеялом перед сном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хозяйка, женщина проницательная, сразу заметила, что Хэ Ян беременен. Конечно, мужчина с животом, зрелище непривычное, но Не Чжома была в курсе современных веяний, читала в интернете о подобных случаях, знала, что такое бывает. Поэтому ничего странного для неё в этом не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разговор зашёл о беременности, и она напрямую спросила, сколько уже месяцев. Услышав в ответ «шесть», она понимающе кивнула и поинтересовалась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рожать дома будешь или в больнице?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В больнице, — ответил Хэ Ян, отставляя чашку с чаем. — Завтра же схожу, посмотрю, что там и как.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А отец? — спросила она осторожно, словно боялась задеть больную тему, и её рука на мгновение замерла над столом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,339 +734,387 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Не Чжома помолчала, разглядывая свои морщинистые руки, сложенные на коленях, потом подняла глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Он не знает?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Хэ Ян покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Не нужно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она помолчала, окинула его внимательным взглядом и сказала уже совсем другим тоном — тёплым, почти материнским:</w:t>
-[...223 lines deleted...]
-        <w:t>— Человек в старости боится одиночества, — говорила она Хэ Яну. — Хорошо, когда рядом есть ребёнок. Это счастье.</w:t>
+        <w:t>Она помолчала, окинула его внимательным взглядом, от которого у Хэ Яна внутри что-то дрогнуло, и сказала уже совсем другим тоном, тёплым, почти материнским:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, раз уж ты здесь, запомни: сейчас тебе надо следить за питанием, нельзя есть что попало. Я вижу, опыта у тебя мало. Я сама двоих родила, так что если что непонятно, спрашивай, не стесняйся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — ответил Хэ Ян, и в голосе его была такая искренняя благодарность, что хозяйка только рукой махнула, мол, не за что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и представить не мог, насколько доброй окажется эта женщина. Она заботилась о нём, кормила, опекала, как родного, и только много позже, прожив здесь какое-то время, Хэ Ян узнал её историю. Оказалось, её собственные дети умерли маленькими от тяжёлой болезни, потом она вышла замуж во второй раз, и у мужа уже были двое детей, которых она вырастила как своих, не жалея сил. А потом муж сорвался с третьего этажа, ремонтируя чей-то дом, и разбился насмерть, оставив ей только этот дом. Дети выросли, уехали учиться за границу, да там и остались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так и живёт она одна-одинёшенька в этом доме, коротая свой век в одиночестве, и только старые фотографии на стенах напоминают о тех, кого уже нет рядом. Когда муж умер, никакого наследства после него не осталось, одни долги. Деньги на учёбу детям пришлось занимать, и Не Чжома, не жалуясь, несколько лет вкалывала, чтобы расплатиться. Дети выучились, нашли работу, устроились, а потом и дом этот отремонтировали, для неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не то чтобы они были неблагодарными, просто отношения с годами выцвели, как старые фотографии, и стали холодными, чужими. Они женились, рожали детей, но ни разу не сообщили ей: ни свадеб она не видела, ни внуков. Не Чжома давно уже смирилась, что поделаешь, жизнь, и когда болела, лечилась сама, ходила в местную амбулаторию, где пахло зелёнкой и старостью, и сама же покупала себе лекарства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Человек в старости боится одиночества, — говорила она Хэ Яну, помешивая ложечкой давно остывший чай, хотя на самом деле никакого чая там уже не было, просто рукам нужно было чем-то заняться. — Хорошо, когда рядом есть ребёнок. Это счастье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>