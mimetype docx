--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -126,51 +126,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Маршал, кто-то прорвал внешнее кольцо и сейчас штурмует внутреннее. Нужно расширять брешь, — доложил адъютант Ли. Перед маршалом Чу была общая картина боя. В одной точке красные точки вспыхивали одна за другой. Командир отряда видит только своих людей, командир полка — свой полк, но маршал видит координаты каждого солдата Федерации на поле боя. Центр и арьергард тоже вели бой, но взгляд маршала был прикован к авангарду.</w:t>
+        <w:t>— Маршал, кто-то прорвал внешнее кольцо и сейчас штурмует внутреннее. Нужно расширять брешь, — доложил адъютант Ли. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед маршалом Чу была общая картина боя. В одной точке красные точки вспыхивали одна за другой. Командир отряда видит только своих людей, командир полка — свой полк, но маршал видит координаты каждого солдата Федерации на поле боя. Центр и арьергард тоже вели бой, но взгляд маршала был прикован к авангарду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван чувствовал, как мышцы наливаются свинцовой слабостью. Сжимая рукоять меча, он шагал вперед. Бойцы авангарда не боялись смерти, но и солдаты империи Вая были не робкого десятка — они костьми ложились, чтобы не дать бреши расшириться. Счетчик смертей стремительно рос. Линван чувствовал, как в груди закипает ярость, а в голове пульсирует предупреждающий сигнал системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,67 +222,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ментальные силы Линваня восстановились больше чем наполовину. Он наблюдал за врагом. В один миг — возможно, за долю секунды — Линван рванул вперед. Его меч прочертил кровавую полосу прямо перед глазами оцепеневшего вражеского командира. Его мех извивался, как змея, движения были стремительны, как молния. Гром, вспышки, вопли и куски металла посыпались на землю. Внутреннее кольцо прорвано. Но расслабляться было рано. Линван должен был удержать эту брешь, не дать ей закрыться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Врагов набегало всё больше. В тылу маршал Чу, завидев шанс, мгновенно перестроился: — Использовать точку Сюй Линваня как базу, давить по горизонтали, расширять прорыв! Центру и арьергарду — выдвинуться вперед. Артиллерии — обеспечить огневое прикрытие! Цепочка приказов была отдана, и весь лагерь пришел в движение.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван стоял ближе всех к врагу. Внезапно ему в голову пришла мысль: он должен держать этот проход так же, как держал город в симуляторе. Руки онемели, враги прибывали волнами. Он снова осознал, насколько важно качество техники: будь у него старый мех A-класса, его бы разорвали еще в первой волне атаки. «Аполлон» еще продержится. Долго продержится. Эмоции Линваня застыли, движения рук не прекращались ни на секунду. Солдаты авангарда ворвались в пролом, следом за ними хлынули основные силы. В рядах империи Вая началась паника: — Держать строй!</w:t>
+        <w:t>Врагов набегало всё больше. В тылу маршал Чу, завидев шанс, мгновенно перестроился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Использовать точку Сюй Линваня как базу, давить по горизонтали, расширять прорыв! Центру и арьергарду — выдвинуться вперед. Артиллерии — обеспечить огневое прикрытие! Цепочка приказов была отдана, и весь лагерь пришел в движение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван стоял ближе всех к врагу. Внезапно ему в голову пришла мысль: он должен держать этот проход так же, как держал город в симуляторе. Руки онемели, враги прибывали волнами. Он снова осознал, насколько важно качество техники: будь у него старый мех A-класса, его бы разорвали еще в первой волне атаки. «Аполлон» еще продержится. Долго продержится. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эмоции Линваня застыли, движения рук не прекращались ни на секунду. Солдаты авангарда ворвались в пролом, следом за ними хлынули основные силы. В рядах империи Вая началась паника: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Держать строй!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вражеские командиры сверлили мех Линваня ненавидящими взглядами. Его машину было слишком сложно сбить, иначе они бы сначала рассеяли авангард, а потом перебили всех поодиночке. Теперь им оставалось только думать, как минимизировать потери. Как только подошли основные силы, Линван понял: его задача выполнена. Остальное его не касалось. Людей стало так много, что мех Линваня постепенно затерялся в толпе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -318,163 +382,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линваня распределили в группу «ложного отступления». Из его 9-го отряда в живых осталось только десять человек. Имитировать отступление Линван умел профессионально. Он пользовался случаем, чтобы попутно забирать жизни врагов и прикрывать своих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внезапно в общем канале браслета раздался голос: — Тот боец на черном S-мехе, живо в первую группу, на штурм! Какого черта ты с такой машиной в отступлении плетешься?! А ну, марш на передовую! — орал какой-то командир взвода. Линван его не знал — просто тот офицер вошел в раж и не мог вынести зрелища «простаивающей» элитной техники. Решил использовать ресурс по максимуму.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван: — ... Он развернул своих «раненых и калек» и снова пошел в атаку. 600 миллионов вложений и правда не должны простаивать. Подумав об этом, Линван даже воодушевился. Пусть он сам вымотается до смерти, но деньги налогоплательщиков (и Жунмяня) должны отработать свое.</w:t>
+        <w:t>Внезапно в общем канале браслета раздался голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тот боец на черном S-мехе, живо в первую группу, на штурм! Какого черта ты с такой машиной в отступлении плетешься?! А ну, марш на передовую! — орал какой-то командир взвода. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван его не знал — просто тот офицер вошел в раж и не мог вынести зрелища «простаивающей» элитной техники. Решил использовать ресурс по максимуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван: — ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он развернул своих «раненых и калек» и снова пошел в атаку. 600 миллионов вложений и правда не должны простаивать. Подумав об этом, Линван даже воодушевился. Пусть он сам вымотается до смерти, но деньги налогоплательщиков (и Жунмяня) должны отработать свое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван честно выполнял приказ, сражаясь до последнего, пока империя Вая не протрубила отход. Как новичок, он не видел всей картины боя — он был лишь маленькой пешкой на доске, которая обязана стоять на своем месте. Его кругозор был ограничен пространством вокруг его меха. Он видел, как офицеры повели людей в контратаку, а сам, едва переставляя ноги, поплелся с остатками войск в тыл. Это место определенно не для людей. Линваню казалось, что он в одиночку вспахивал поле три дня и три ночи подряд — тело превратилось в вареную лапшу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выбираясь из кабины, он обнаружил, что спина промокла насквозь. Видимых ранений не было, поэтому в госпиталь он не пошел — хотелось только одного: провалиться в сон. Кто-то привез тележку со стабилизаторами и начал раздавать их бойцам. Откуда-то вынырнул заместитель командира Цю и пояснил: — Это новый препарат из Академии наук. Пока выдают только военным и верхушке. Помогает стабилизировать ментальное поле. Ментальная энергия — штука тонкая, и хотя препарат на самом деле воздействовал на мозг, результат был впечатляющим.</w:t>
-[...31 lines deleted...]
-        <w:t>Договорив, он заискивающе улыбнулся Линваню: — Видел твой мех. Заказной? Никогда таких на рынке не встречал.</w:t>
+        <w:t>Выбираясь из кабины, он обнаружил, что спина промокла насквозь. Видимых ранений не было, поэтому в госпиталь он не пошел — хотелось только одного: провалиться в сон. Кто-то привез тележку со стабилизаторами и начал раздавать их бойцам. Откуда-то вынырнул заместитель командира Цю и пояснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это новый препарат из Академии наук. Пока выдают только военным и верхушке. Помогает стабилизировать ментальное поле. Ментальная энергия — штука тонкая, и хотя препарат на самом деле воздействовал на мозг, результат был впечатляющим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван покосился на заместителя. Он был искренне удивлен, что этот человек остался жив. Нет, он не желал ему смерти, просто было любопытно — как он умудрился уцелеть в такой мясорубке? От 9-го отряда после атаки осталось всего десять человек, все они сейчас были в медблоке. Цю прицмокнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра пришлют пополнение. Пока воевать не будем — мы сегодня так ошарашили Вая, что они надолго затихнут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорив, он заискивающе улыбнулся Линваню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видел твой мех. Заказной? Никогда таких на рынке не встречал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Линван промолчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заместитель Цю неловко усмехнулся: — Завтра можешь потренировать их. Это сплошь «зелень» неопытная. Ну, я пойду.</w:t>
+        <w:t>Заместитель Цю неловко усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра можешь потренировать их. Это сплошь «зелень» неопытная. Ну, я пойду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Заметив, что Линван не горит желанием с ним общаться, он отряхнул штаны и направился, судя по вектору движения, прямиком в столовую. Линван лишь диву дался такой непосредственности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,147 +670,259 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В медблоке пахло скверно. После сегодняшней битвы запах крови стоял тяжелый, а едкий аромат дезинфекции бил в нос еще сильнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сюй Линван? — окликнул его кто-то. Голос показался знакомым. Обернувшись, он увидел Ся Гаолана. Тот, убедившись, что не обознался, подошел с улыбкой: — И правда ты! Ранен?</w:t>
-[...15 lines deleted...]
-        <w:t>— Нет, пришел проведать своих бойцов, — объяснил Линван. Ся Гаолан на мгновение задумался: — Новоприбывших обычно размещают в холле на первом этаже. Пойдем вместе, я тут ориентируюсь получше твоего.</w:t>
+        <w:t>— Сюй Линван? — окликнул его кто-то. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос показался знакомым. Обернувшись, он увидел Ся Гаолана. Тот, убедившись, что не обознался, подошел с улыбкой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И правда ты! Ранен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, пришел проведать своих бойцов, — объяснил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ся Гаолан на мгновение задумался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Новоприбывших обычно размещают в холле на первом этаже. Пойдем вместе, я тут ориентируюсь получше твоего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо, старшекурсник Ся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Вне стен университета можно без формальностей. Зови меня по имени, я тебя тоже буду звать Линванем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, Гаолан, — легко согласился тот. Раз перешли на «ты», может, и до должности адъютанта в будущем недалеко? — промелькнуло в голове у Линваня.</w:t>
+        <w:t>— Хорошо, Гаолан, — легко согласился тот. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз перешли на «ты», может, и до должности адъютанта в будущем недалеко? — промелькнуло в голове у Гаолана.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они вошли в холл, уставленный рядами коек. Линван вспомнил лицо одного из солдат и направился к нему. Лян Ши был ветераном — он прослужил в авангарде два года и всё еще был жив. В этой мясорубке ему снова повезло, но он никак не ожидал, что командир придет его навестить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Как твои раны? — спросил Линван. Лян Ши сначала удивился, но, вспомнив, как этот парень вел себя в бою, смягчился: — Порядок. В этот раз зацепило легче, чем обычно. Слава богу, руки-ноги на месте, а к протезам я так и не привык бы.</w:t>
+        <w:t>— Как твои раны? — спросил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лян Ши сначала удивился, но, вспомнив, как этот парень вел себя в бою, смягчился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Порядок. В этот раз зацепило легче, чем обычно. Слава богу, руки-ноги на месте, а к протезам я так и не привык бы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Где остальные?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +942,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Запомнив лица и имена выживших, Линван вышел из госпиталя. Ся Гаолан всё это время вел себя как тень — молча наблюдал, проявляя редкую тактичность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Угощаю газировкой, — предложил Линван. Пива в магазине не было, а Гаолан с улыбкой принял предложение. Купив две бутылки, Линван поймал себя на новой привычке — смотреть на погоны. Ся Гаолан выпустился два года назад, но на его плечах всё еще красовались знаки младшего лейтенанта — самое низкое офицерское звание.</w:t>
+        <w:t>— Угощаю газировкой, — предложил Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пива в магазине не было, а Гаолан с улыбкой принял предложение. Купив две бутылки, Линван поймал себя на новой привычке — смотреть на погоны. Ся Гаолан выпустился два года назад, но на его плечах всё еще красовались знаки младшего лейтенанта — самое низкое офицерское звание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Спасибо за помощь, я тут пока совсем как слепой котенок, — сказал Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>