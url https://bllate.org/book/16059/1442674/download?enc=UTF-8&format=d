--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -30,67 +30,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, Чу Жунмянь забрал пистолет из рук Сюй Линваня и приставил его к его горлу. Улыбка на лице Линваня стала шире; он не сопротивлялся, напротив, принял покорный вид, слегка опустив голову, кроткий, как агнец. Но что это был за агнец? Высокий, статный, черноволосый и кареглазый; военные брюки подчеркивали сильные, стройные ноги, а на губах неизменно играла полуулыбка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чу Жунмянь уперся стволом пистолета в кадык Линваня. Казалось, в тишине был слышен звук соприкосновения кожи с холодным металлом оружия. Кадык Линваня дернулся вверх-вниз, ощущая ледяное касание. Он смотрел на Жунмяня в упор и хриплым голосом позвал: — Сэр, чего вы желаете?</w:t>
-[...15 lines deleted...]
-        <w:t>Разве может рядовой спрашивать офицера о его желаниях? Офицер волен делать всё, что ему заблагорассудится. Жунмяня бросило в жар. Он впервые видел Линваня таким послушным. Ствол пистолета скользнул выше и прижался к его губам. В глазах Линваня промелькнуло удивление. Он плавно отвел голову в сторону: — Сейчас не стоит... испачкаешься.</w:t>
+        <w:t>Чу Жунмянь уперся стволом пистолета в кадык Линваня. Казалось, в тишине был слышен звук соприкосновения кожи с холодным металлом оружия. Кадык Линваня дернулся вверх-вниз, ощущая ледяное касание. Он смотрел на Жунмяня в упор и хриплым голосом позвал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сэр, чего вы желаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве может рядовой спрашивать офицера о его желаниях? Офицер волен делать всё, что ему заблагорассудится. Жунмяня бросило в жар. Он впервые видел Линваня таким послушным. Ствол пистолета скользнул выше и прижался к его губам. В глазах Линваня промелькнуло удивление. Он плавно отвел голову в сторону: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас не стоит... испачкаешься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Придя в себя, Жунмянь осознал, что творит. Он мгновенно покраснел, как вареный краб, и даже разучился ходить. «Определенно, это всё из-за тех комиксов, — подумал он. — Как я вообще до такого додумался?» Ему хотелось закрыть лицо руками от смущения. Щеки пылали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,131 +206,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он проводил Жунмяня до общежития, запомнил номер корпуса и только тогда ушел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь, теперь уже в звании лейтенанта, жил в двухместной комнате вместе с Юй Сю. Тот был младшим лейтенантом и уже давно вернулся и закончил все водные процедуры. Жунмянь вошел, сияя от счастья и что-то напевая под нос. Юй Сю посмотрел на него с немым вопросом. Когда Жунмянь вышел из душа, Юй Сю не выдержал: — Чего ты такой довольный сегодня?</w:t>
+        <w:t>Жунмянь, теперь уже в звании лейтенанта, жил в двухместной комнате вместе с Юй Сю. Тот был младшим лейтенантом и уже давно вернулся и закончил все водные процедуры. Жунмянь вошел, сияя от счастья и что-то напевая под нос. Юй Сю посмотрел на него с немым вопросом. Когда Жунмянь вышел из душа, Юй Сю не выдержал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чего ты такой довольный сегодня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Приехали четверокурсники из Федерального университета. Я видел Сюй Линваня, — Жунмянь принялся расчесывать волосы, а потом зашуршал своими баночками с кремами. Юй Сю давно не видел, чтобы он так тщательно ухаживал за собой; видимо, теперь это станет ежедневным ритуалом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А, младший Сюй приехал. Он парень способный, интересно, сколько наград соберет. Вая ведут себя по-свински: на словах переговоры, а на деле продолжают атаковать. Никакой искренности, — проворчал Юй Сю. Жунмянь отрезал: — Мехами их задавим.</w:t>
+        <w:t>— А, младший Сюй приехал. Он парень способный, интересно, сколько наград соберет. Вая ведут себя по-свински: на словах переговоры, а на деле продолжают атаковать. Никакой искренности, — проворчал Юй Сю. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жунмянь отрезал: — Мехами их задавим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Сю воинственно кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вернувшись в свою комнату, Линван застал соседей за обсуждением выходок империи Вая. Дипломаты обменивались нотами, но у студентов кровь кипела от возмущения. Фэн Шэн: — Да ёлки-палки! Сами напали на Федерацию, сами запросили мира и сами же во время перемирия продолжают лезть. У них там что, массовое разжижение мозга?</w:t>
+        <w:t>Вернувшись в свою комнату, Линван застал соседей за обсуждением выходок империи Вая. Дипломаты обменивались нотами, но у студентов кровь кипела от возмущения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Шэн: — Да ёлки-палки! Сами напали на Федерацию, сами запросили мира и сами же во время перемирия продолжают лезть. У них там что, массовое разжижение мозга?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Се Гу: — Они просто не оставили надежды. Пока они не получат такой удар, от которого не оправятся, они не начнут воспринимать требования Федерации всерьез и не научатся уважать нас как равных.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -350,83 +430,131 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>На следующий день после завтрака все разошлись по местам службы. Линван получил под командование 9-й отряд Первой армии. Это была позиция на самом переднем крае. Придя в лагерь, он быстро нашел расположение отряда. Заместитель командира 9-го отряда, увидев перед собой такого молодого парня, почувствовал укол недовольства. Он знал, что Сюй Линван связан с семьей Чу, но связи — это одно, а война — совсем другое. «Лишь бы не оказался пустышкой», — подумал он. Он слышал об отличных оценках Линваня, но для него это была лишь «бумажная война».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заместитель командира Цю внешне вежливо встретил Линваня и представил личный состав: — В нашем 9-м отряде пятьдесят человек. Если вас заметят наверху, отряд могут расширить до сотни. Я — ваш заместитель, остальные — пехота. Мы относимся к передовому отряду (авангарду).</w:t>
-[...31 lines deleted...]
-        <w:t>Линван уловил намек и улыбнулся: — Раз командование поставило меня сюда, я не отступлю. И никаких связей у меня нет, так что попрошу вас, командир Цю, больше об этом не упоминать.</w:t>
+        <w:t>Заместитель командира Цю внешне вежливо встретил Линваня и представил личный состав: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В нашем 9-м отряде пятьдесят человек. Если вас заметят наверху, отряд могут расширить до сотни. Я — ваш заместитель, остальные — пехота. Мы относимся к передовому отряду (авангарду).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сделал паузу и добавил с двусмысленным подтекстом: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Смертность в авангарде очень высокая. Если у командира Сюя есть связи, сейчас самое время ими воспользоваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван уловил намек и улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз командование поставило меня сюда, я не отступлю. И никаких связей у меня нет, так что попрошу вас, командир Цю, больше об этом не упоминать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Офицеры обменивались колкостями, а рядовые хранили молчание. Линван окинул их взглядом: от каждого веяло жаждой крови. Это были люди, прошедшие через смерть и знающие цену жизни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -446,67 +574,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— У авангарда один порядок — на пролом. Мы отвечаем за атаку, оборона только замедляет темп, — буркнул кто-то.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линван попросил их продемонстрировать построение и задумчиво кивнул: — Можете продолжать тренировку.</w:t>
-[...15 lines deleted...]
-        <w:t>Когда он отошел, солдаты зашептались: — Слыхали, это парень молодого господина Чу. Думаете, командир Цю теперь будет отдавать ему наши заслуги?</w:t>
+        <w:t>Линван попросил их продемонстрировать построение и задумчиво кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Можете продолжать тренировку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он отошел, солдаты зашептались: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слыхали, это парень молодого господина Чу. Думаете, командир Цю теперь будет отдавать ему наши заслуги?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Не факт. А вдруг они спелись? — холодно бросил один из бойцов с нескрываемой неприязнью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +814,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В глубоком тылу маршал Чу наблюдал, как один за другим падают меха. Самые тяжелые потери несли те, кто шел в первом ряду. Нужно беречь силы. Убивать как можно больше, затрачивая как можно меньше энергии — выносливость на поле боя бесценна. Линван махал манипуляторами меха, не зная, сколько врагов уже сразил. Глаза застилала кровавая пелена, он пробился в самый авангард.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Где мои люди?» — внезапно опомнился он. Он оглянулся: его отряд давно разметало. Он не мог их найти, он их совсем не знал. Линван взглянул на браслет: несколько разрозненных красных точек мигнули и погасли. В авангарде не боятся смерти, ротация состава здесь происходит мгновенно. Линван снова рванул вперед. — Девятый отряд, ко мне! Поддержите фланги! — проревел он. Сквозь грохот снарядов и канонаду солдаты услышали голос молодого офицера.</w:t>
+        <w:t>«Где мои люди?» — внезапно опомнился он. Он оглянулся: его отряд давно разметало. Он не мог их найти, он их совсем не знал. Линван взглянул на браслет: несколько разрозненных красных точек мигнули и погасли. В авангарде не боятся смерти, ротация состава здесь происходит мгновенно. Линван снова рванул вперед. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Девятый отряд, ко мне! Поддержите фланги! — проревел он. Сквозь грохот снарядов и канонаду солдаты услышали голос молодого офицера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>