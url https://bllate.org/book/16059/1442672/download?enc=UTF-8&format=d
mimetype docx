--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -30,51 +30,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Вечером Линван отправился в столовую. Выбор был приличный: он взял свинину «хуйго-жоу», куриную ножку и яичный пудинг. Еда была сытной, и Линван ел с удовольствием, оглядывая зал в поисках Чу Жунмяня. Но того нигде не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Се Гу заметил его взгляд: — Ищешь Жунмяня? Он, скорее всего, ужинает с маршалом Чу.</w:t>
+        <w:t>Се Гу заметил его взгляд: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ищешь Жунмяня? Он, скорее всего, ужинает с маршалом Чу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У маршала была своя кухня, или адъютанты приносили ему еду из столовой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,115 +286,195 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь не сводил с него глаз, пока маршал Чу не кашлянул, возвращая всех в реальность.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Приветствую, господин маршал, — официально произнес Линван. Ли, почуяв, что пора исчезать, быстро ретировался: — Маршал, у меня дела, разрешите идти?</w:t>
+        <w:t>— Приветствую, господин маршал, — официально произнес Линван. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли, почуяв, что пора исчезать, быстро ретировался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маршал, у меня дела, разрешите идти?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу кивнул, и адъютант плотно прикрыл дверь. Ему очень хотелось подслушать, но гнев маршала был страшнее любопытства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маршал отложил палочки. Жунмянь зашептал: — Садись скорее, чего стоишь?</w:t>
-[...31 lines deleted...]
-        <w:t>Линван сел на диван, держа спину идеально прямо. Маршал пересел напротив, а Жунмянь тут же пристроился рядом с Линванем, совершенно игнорируя авторитет отца. Маршал Чу: — ...</w:t>
+        <w:t>Маршал отложил палочки. Жунмянь зашептал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Садись скорее, чего стоишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван медлил, пока маршал не смягчился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Присаживайся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван сел на диван, держа спину идеально прямо. Маршал пересел напротив, а Жунмянь тут же пристроился рядом с Линванем, совершенно игнорируя авторитет отца. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маршал Чу: — ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты пришел к Мянь-Мяню. Я не против ваших отношений, но ты должен понимать: разрыв между нашими семьями огромен. Я жду от тебя выдающихся успехов, иначе ты просто не сможешь защитить моего сына, — прямо сказал маршал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +622,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чу Жунмянь буквально вытащил Сюй Линваня из главного здания. Он крепко сжал его ладонь, и Линван ответил тем же — в этот момент физический контакт казался чем-то невероятным, почти нереальным. Они видели друг друга на экранах, но никогда не могли коснуться — и Линван едва не сходил с ума от этой тоски. Если бы не это, он бы ни за что не согласился пойти на поводу у адъютанта Ли и явиться пред очи маршала Чу. Он смотрел на Жунмяня, и его взгляд был нескрываемо жарким.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сколько времени они не виделись? Жунмянь даже немного растерялся. Слишком долго. Сжимая пальцы Линваня, он ловил себя на мысли, что всё еще спит. Жунмянь коснулся плеча Линваня: — Ты наконец-то здесь... Я думал, придется ждать вечность. На Новый год я возвращался домой, но времени было так мало, что я даже не успел тебя повидать — пришлось сразу лететь обратно в закрытую зону. Мое сердце осталось прежним... А твое? Оно всё еще такое же?</w:t>
+        <w:t>Сколько времени они не виделись? Жунмянь даже немного растерялся. Слишком долго. Сжимая пальцы Линваня, он ловил себя на мысли, что всё еще спит. Жунмянь коснулся плеча Линваня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты наконец-то здесь... Я думал, придется ждать вечность. На Новый год я возвращался домой, но времени было так мало, что я даже не успел тебя повидать — пришлось сразу лететь обратно в закрытую зону. Мое сердце осталось прежним... А твое? Оно всё еще такое же?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он задал этот вопрос, впившись взглядом в лицо Линваня, и замер, встретившись с его глазами, в которых всегда теплилась нежная улыбка. Линван поцеловал Жунмяня в губы. Мимо проходили люди, поэтому он лишь на секунду дольше задержался на его губах, а затем нехотя отстранился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,147 +702,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Два года разлуки — пустяк, ведь больше они не расстанутся. Если Линван выбрал человека, он не изменит решения. В его будущем Чу Жунмянь всегда был главной координатой. Линван мог быть соколом, парящим в небесах, но ему всегда нужно дерево, на которое можно опуститься и прижаться к ветвям. Путь впереди долог, но сердце мое чисто и ясно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь просиял: — Я так и знал! Это чудесно. Правда же, я молодец?</w:t>
+        <w:t>Жунмянь просиял: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я так и знал! Это чудесно. Правда же, я молодец?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты лучший, — подтвердил Линван.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Ты тоже. Самый лучший альфа, которого я когда-либо встречал, — Жунмянь переплел свои пальцы с его, его походка стала легкой и летящей. «Даже лучше тестя?» — Линван проявил благоразумие и не стал задавать этот вопрос вслух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он достал из кармана шоколадные драже и жестом попросил Жунмяня раскрыть ладонь. Омега забавно склонил голову набок и послушно протянул руку. На ладони оказались пять шоколадных конфет. Жунмянь был в восторге: — Как ты узнал, что я люблю именно эту марку? Я их сто лет не ел! Сюй Линван, ты просто золото.</w:t>
-[...15 lines deleted...]
-        <w:t>Линван усмехнулся: — В тех наборах сладостей, что ты покупал мне раньше, эти драже были всегда. Я догадался, что они твои любимые.</w:t>
+        <w:t>Он достал из кармана шоколадные драже и жестом попросил Жунмяня раскрыть ладонь. Омега забавно склонил голову набок и послушно протянул руку. На ладони оказались пять шоколадных конфет. Жунмянь был в восторге: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты узнал, что я люблю именно эту марку? Я их сто лет не ел! Сюй Линван, ты просто золото.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван усмехнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В тех наборах сладостей, что ты покупал мне раньше, эти драже были всегда. Я догадался, что они твои любимые.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Только тем, что считаешь по-настоящему вкусным, ты захочешь делиться каждый раз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Жунмянь развернул обертку и отправил одну конфету в рот. — Очень сладко. Когда получишь свой армейский браслет, мы добавим друг друга в друзья. Я должен быть в отдельной категории.</w:t>
+        <w:t>Жунмянь развернул обертку и отправил одну конфету в рот. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень сладко. Когда получишь свой армейский браслет, мы добавим друг друга в друзья. Я должен быть в отдельной категории.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Хорошо, — Линван поправил его растрепавшиеся волосы. Они шли куда глаза глядят. Смеркалось. Сами того не заметив, они оказались возле какого-то подсобного помещения. Линван толкнул дверь и затянул Жунмяня внутрь. В комнате сразу стало темно, лишь сквозь щели в окнах пробивались дрожащие блики света.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -862,51 +1038,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Шаги приближались. У Жунмяня дрогнули уши — он чувствовал, что солдаты стоят прямо за дверью. Пальцы Линваня скользнули к его талии, и альфа зубами расстегнул пуговицу на его мундире. Ветер свистнул в дверной щели, дверь жалобно скрипнула. Жунмянь вздрогнул. Линван приник к его ключицам, оставляя на них яркие отметины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда дыхание Линваня наконец выровнялось, он застегнул пуговицу на кителе Жунмяня — под плотной тканью засосы были не видны. Жунмяня всё еще била легкая дрожь. В отместку он запустил руку под край рубашки Линваня и ощупал его кубики пресса. Давно он их не касался — они были такими же твердыми и приятными на ощупь, как и раньше. — В университете я не бездельничал, — с улыбкой шепнул Линван. Ни капли стыда в голосе.</w:t>
+        <w:t>Когда дыхание Линваня наконец выровнялось, он застегнул пуговицу на кителе Жунмяня — под плотной тканью засосы были не видны. Жунмяня всё еще била легкая дрожь. В отместку он запустил руку под край рубашки Линваня и ощупал его кубики пресса. Давно он их не касался — они были такими же твердыми и приятными на ощупь, как и раньше. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В университете я не бездельничал, — с улыбкой шепнул Линван. Ни капли стыда в голосе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Они вышли из подсобки. Жунмянь заботливо осмотрел мундир Линваня и разгладил складки на ткани.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +1134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Жунмянь уже закончил обучение; за год практики и боевые заслуги он получил звание лейтенанта — две звезды на одной полосе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Будешь знать. Вообще-то ты должен называть меня «сэр», — Жунмянь сделал вид, что собирается выхватить пистолет из кобуры. Линван легко рассмеялся и ловким движением обезоружил его: — Сэр может приставить пушку к моей груди в любое время.</w:t>
+        <w:t>— Будешь знать. Вообще-то ты должен называть меня «сэр», — Жунмянь сделал вид, что собирается выхватить пистолет из кобуры. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Линван легко рассмеялся и ловким движением обезоружил его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сэр может приставить пушку к моей груди в любое время.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>